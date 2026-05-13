--- v0 (2026-02-03)
+++ v1 (2026-05-13)
@@ -54,3114 +54,3114 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1804</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Frankeliny Natividade, João Batista</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1804/ind1.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1804/ind1.pdf</t>
   </si>
   <si>
     <t>Solicita limpeza e fechamento do muro da creche</t>
   </si>
   <si>
     <t>1805</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Juninho da Academia, Marcelo do Mazico</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1805/ind2.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1805/ind2.pdf</t>
   </si>
   <si>
     <t>Solicita instalação de placas contendo nomes das ruas</t>
   </si>
   <si>
     <t>1806</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1806/ind3.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1806/ind3.pdf</t>
   </si>
   <si>
     <t>Solicita limpeza de lote da Prefeitura no Bairro Pedra Negra</t>
   </si>
   <si>
     <t>1807</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1807/ind4.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1807/ind4.pdf</t>
   </si>
   <si>
     <t>Solicita limpeza da orla do Reservatório do Funil no Bairro Ipiranga</t>
   </si>
   <si>
     <t>1808</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1808/ind5.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1808/ind5.pdf</t>
   </si>
   <si>
     <t>Solicita reparos em equipamentos do PSF do Bairro da Serra</t>
   </si>
   <si>
     <t>1809</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Bié</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1809/ind6.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1809/ind6.pdf</t>
   </si>
   <si>
     <t>Solicita que os veículos da Prefeitura permaneçam no pátio quando não estiverem em uso</t>
   </si>
   <si>
     <t>1810</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1810/ind7.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1810/ind7.pdf</t>
   </si>
   <si>
     <t>Solicita ampliação dos serviços de fisioterapia;</t>
   </si>
   <si>
     <t>1811</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1811/ind8.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1811/ind8.pdf</t>
   </si>
   <si>
     <t>Solicita limpeza e fechamento de terreno</t>
   </si>
   <si>
     <t>1812</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Marcelo do Mazico</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1812/ind9.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1812/ind9.pdf</t>
   </si>
   <si>
     <t>Solicita reparos em estrada rural</t>
   </si>
   <si>
     <t>1813</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1813/ind10.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1813/ind10.pdf</t>
   </si>
   <si>
     <t>Solicita limpeza das ruas da Vila Industrial</t>
   </si>
   <si>
     <t>1814</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Juninho da Academia</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1814/ind11.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1814/ind11.pdf</t>
   </si>
   <si>
     <t>Solicita reforma da sala de fisioterapia do Município</t>
   </si>
   <si>
     <t>1815</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1815/ind12.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1815/ind12.pdf</t>
   </si>
   <si>
     <t>Solicita construção de quadra de futebol society na orla do bairro Ipiranga</t>
   </si>
   <si>
     <t>1816</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1816/ind13.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1816/ind13.pdf</t>
   </si>
   <si>
     <t>Solicita estudo de viabilidade técnica para instalação elétrica e iluminação pública no bairro Ipiranga</t>
   </si>
   <si>
     <t>1817</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1817/ind14.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1817/ind14.pdf</t>
   </si>
   <si>
     <t>Solicita manutenção e limpeza na praça do bairro Pedra Negra</t>
   </si>
   <si>
     <t>1818</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Du da Academia</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1818/ind15.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1818/ind15.pdf</t>
   </si>
   <si>
     <t>Solicita manutenção e limpeza na praça do bairro São Mateus</t>
   </si>
   <si>
     <t>1819</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1819/ind16.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1819/ind16.pdf</t>
   </si>
   <si>
     <t>Solicita revitalização da calçada que liga o centro da cidade ao bairro da Serra</t>
   </si>
   <si>
     <t>1820</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1820/ind17.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1820/ind17.pdf</t>
   </si>
   <si>
     <t>Solicita serviços de pediatria 24 horas no Município.</t>
   </si>
   <si>
     <t>1827</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1827/ind18.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1827/ind18.pdf</t>
   </si>
   <si>
     <t>Solicita instalação de academia ao ar livre</t>
   </si>
   <si>
     <t>1828</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1828/ind19.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1828/ind19.pdf</t>
   </si>
   <si>
     <t>Solicita reparos em estradas rurais</t>
   </si>
   <si>
     <t>1829</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1829/ind20.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1829/ind20.pdf</t>
   </si>
   <si>
     <t>Solicita recolhimento de cães que perambulam pelas ruas da cidade</t>
   </si>
   <si>
     <t>1830</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1830/ind21.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1830/ind21.pdf</t>
   </si>
   <si>
     <t>Solicita reparos na quadra de esportes municipal</t>
   </si>
   <si>
     <t>1831</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1831/ind22.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1831/ind22.pdf</t>
   </si>
   <si>
     <t>Solicita limpeza e remoção de lixo e entulho</t>
   </si>
   <si>
     <t>1832</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1832/ind23.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1832/ind23.pdf</t>
   </si>
   <si>
     <t>Solicita limpeza nas dependências do prédio do PSF do centro e arredores</t>
   </si>
   <si>
     <t>1833</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1833/ind24.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1833/ind24.pdf</t>
   </si>
   <si>
     <t>Solicita melhorias no bairro Ipiranga</t>
   </si>
   <si>
     <t>1834</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Rogério Tungas</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1834/ind25.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1834/ind25.pdf</t>
   </si>
   <si>
     <t>Solicita recomposição salarial dos servidores públicos</t>
   </si>
   <si>
     <t>1835</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1835/ind26.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1835/ind26.pdf</t>
   </si>
   <si>
     <t>Solicita medidas de segurança e infraestrutura na comunidade rural Boca da Mata</t>
   </si>
   <si>
     <t>1836</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1836/ind27.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1836/ind27.pdf</t>
   </si>
   <si>
     <t>Solicita estudo técnico para perfuração de um poço artesiano</t>
   </si>
   <si>
     <t>1837</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1837/ind28.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1837/ind28.pdf</t>
   </si>
   <si>
     <t>Solicita melhorias no bairro Vila Aparecida</t>
   </si>
   <si>
     <t>1839</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>Márcio Moraes Vilas Boas</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1839/ind29.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1839/ind29.pdf</t>
   </si>
   <si>
     <t>Solicita controle de pragas urbanas</t>
   </si>
   <si>
     <t>1840</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1840/ind30.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1840/ind30.pdf</t>
   </si>
   <si>
     <t>Solicita aquisição de bolsas de colostomia para paciente que especifica</t>
   </si>
   <si>
     <t>1841</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1841/ind31.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1841/ind31.pdf</t>
   </si>
   <si>
     <t>Solicita disponibilização de mais um ônibus para o horário das 8h</t>
   </si>
   <si>
     <t>1842</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1842/ind32.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1842/ind32.pdf</t>
   </si>
   <si>
     <t>Solicita reparos e manutenção das estradas próximas ao Rio Capivari</t>
   </si>
   <si>
     <t>1843</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1843/ind33.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1843/ind33.pdf</t>
   </si>
   <si>
     <t>Solicita limpeza e melhoria no parquinho do bairro da Serra e limpeza de terreno</t>
   </si>
   <si>
     <t>1844</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1844/ind34.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1844/ind34.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre serviços de retransmissão de sinal de TV</t>
   </si>
   <si>
     <t>1845</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1845/ind35.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1845/ind35.pdf</t>
   </si>
   <si>
     <t>Solicita substituição de quebra-molas</t>
   </si>
   <si>
     <t>1852</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1852/ind36.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1852/ind36.pdf</t>
   </si>
   <si>
     <t>Solicita retirada de palmeira nas Rua Vigilato Vilas Boas</t>
   </si>
   <si>
     <t>1853</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1853/ind37.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1853/ind37.pdf</t>
   </si>
   <si>
     <t>Solicita serviços de tapa-buracos em via que especifica</t>
   </si>
   <si>
     <t>1854</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1854/ind38.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1854/ind38.pdf</t>
   </si>
   <si>
     <t>Solicita pintura e adequação dos redutores de velocidade nas ruas da cidade</t>
   </si>
   <si>
     <t>1855</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1855/ind39.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1855/ind39.pdf</t>
   </si>
   <si>
     <t>Solicita aquisição de materiais para manutenção da vigilância sanitária e epidemiológica</t>
   </si>
   <si>
     <t>1861</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1861/ind40.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1861/ind40.pdf</t>
   </si>
   <si>
     <t>Solicita reparos em veículos utilizados para transporte escolar</t>
   </si>
   <si>
     <t>1862</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1862/ind41.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1862/ind41.pdf</t>
   </si>
   <si>
     <t>Solicita instalação de cortinas e ventiladores nas salas de aula</t>
   </si>
   <si>
     <t>1863</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1863/ind42.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1863/ind42.pdf</t>
   </si>
   <si>
     <t>Solicita retorno de horário de ônibus de Lavras para Ijaci</t>
   </si>
   <si>
     <t>1864</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1864/ind43.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1864/ind43.pdf</t>
   </si>
   <si>
     <t>Solicita serviços de patrol e melhorias nas estradas da comunidade da Charneca</t>
   </si>
   <si>
     <t>1871</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1871/ind44.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1871/ind44.pdf</t>
   </si>
   <si>
     <t>Solicita limpeza geral e coleta de lixo na Praça São José no Bairro Pedra Negra.</t>
   </si>
   <si>
     <t>1872</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1872/ind45.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1872/ind45.pdf</t>
   </si>
   <si>
     <t>Solicita limpeza nas margens do Córrego Pintado</t>
   </si>
   <si>
     <t>1873</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1873/ind46.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1873/ind46.pdf</t>
   </si>
   <si>
     <t>Solicita iluminação em Praça no Bairro da Serra</t>
   </si>
   <si>
     <t>1874</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1874/ind47.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1874/ind47.pdf</t>
   </si>
   <si>
     <t>Solicita instalação de redutor de velocidade no Bairro Residencial Vilas Boas</t>
   </si>
   <si>
     <t>1875</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1875/ind48.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1875/ind48.pdf</t>
   </si>
   <si>
     <t>Solicita instalação de parquinho para crianças na praça de esportes do município</t>
   </si>
   <si>
     <t>1876</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1876/ind49.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1876/ind49.pdf</t>
   </si>
   <si>
     <t>Solicita instalação de academia ao ar livre na praça de esportes do município</t>
   </si>
   <si>
     <t>1880</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1880/ind50.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1880/ind50.pdf</t>
   </si>
   <si>
     <t>Solicita fiscalização para retirada de cabos de internet soltos em postes</t>
   </si>
   <si>
     <t>1881</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>Márcio Moraes Vilas Boas, Roberto</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1881/ind51.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1881/ind51.pdf</t>
   </si>
   <si>
     <t>Solicita adoção de medidas para melhorias da mobilidade urbana e segurança no transito</t>
   </si>
   <si>
     <t>1882</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1882/ind52.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1882/ind52.pdf</t>
   </si>
   <si>
     <t>Solicita pintura de sinalização horizontal e instalação de redutores de velocidade</t>
   </si>
   <si>
     <t>1883</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>Roberto</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1883/ind53.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1883/ind53.pdf</t>
   </si>
   <si>
     <t>Solicita melhorias de condições em estrada rural e propriedades</t>
   </si>
   <si>
     <t>1884</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>Frankeliny Natividade</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1884/ind54.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1884/ind54.pdf</t>
   </si>
   <si>
     <t>Solicita recolhimento de lixo e limpeza no ponto de ônibus do Bairro Ipiranga</t>
   </si>
   <si>
     <t>1885</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1885/ind55.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1885/ind55.pdf</t>
   </si>
   <si>
     <t>Solicita instalação de iluminação pública nos postes da Comunidade Boca da Mata</t>
   </si>
   <si>
     <t>1886</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1886/ind56.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1886/ind56.pdf</t>
   </si>
   <si>
     <t>Solicita instalação de lixeiras nas saídas das Comunidades Rurais do Município</t>
   </si>
   <si>
     <t>1887</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1887/ind57.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1887/ind57.pdf</t>
   </si>
   <si>
     <t>Solicita instalação de lixeiras no bairro Ipiranga</t>
   </si>
   <si>
     <t>1888</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1888/ind58.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1888/ind58.pdf</t>
   </si>
   <si>
     <t>Solicita instalação de redutores de velocidade na Av. Conceição do Rio Grande</t>
   </si>
   <si>
     <t>1892</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1892/ind59.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1892/ind59.pdf</t>
   </si>
   <si>
     <t>Solicita profissional para jardinagem, manutenção e limpeza da praça São José</t>
   </si>
   <si>
     <t>1893</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1893/ind60.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1893/ind60.pdf</t>
   </si>
   <si>
     <t>Solicita serviços de limpeza no Bairro Residencial Vilas Boas</t>
   </si>
   <si>
     <t>1894</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1894/ind61.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1894/ind61.pdf</t>
   </si>
   <si>
     <t>Solicita construção de armários nas bancadas na Creche Municipal</t>
   </si>
   <si>
     <t>1895</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1895/ind62.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1895/ind62.pdf</t>
   </si>
   <si>
     <t>Solicita construção de uma praça e uma quadra de esporte na Vila Industrial</t>
   </si>
   <si>
     <t>1896</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1896/ind63.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1896/ind63.pdf</t>
   </si>
   <si>
     <t>Solicita construção de uma praça no Bairro Nossa Senhora da Conceição.</t>
   </si>
   <si>
     <t>1901</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1901/ind64.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1901/ind64.pdf</t>
   </si>
   <si>
     <t>Solicita limpeza nas Ruas João Francisco Lopes e João Firmino Salgado.</t>
   </si>
   <si>
     <t>1902</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>Frankeliny Natividade, João Batista, Juninho da Academia</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1902/ind65.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1902/ind65.pdf</t>
   </si>
   <si>
     <t>Reitera solicitação para ampliação dos serviços de fisioterapia.</t>
   </si>
   <si>
     <t>1903</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1903/ind66.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1903/ind66.pdf</t>
   </si>
   <si>
     <t>Solicita reparos na Rua Antônio Cláudio da Fonseca.</t>
   </si>
   <si>
     <t>1904</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1904/ind67.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1904/ind67.pdf</t>
   </si>
   <si>
     <t>Solicita construção de praça no bairro Residencial Vilas Boas.</t>
   </si>
   <si>
     <t>1905</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>Bié, Du da Academia, Frankeliny Natividade, João Batista, Juninho da Academia, Marcelo do Mazico, Márcio Moraes Vilas Boas, Roberto, Rogério Tungas</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1905/ind68.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1905/ind68.pdf</t>
   </si>
   <si>
     <t>Solicita instalação de ponto de embarque e desembarque de ônibus.</t>
   </si>
   <si>
     <t>1912</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1912/ind69.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1912/ind69.pdf</t>
   </si>
   <si>
     <t>Solicita atenção para ponte próxima a Mineração Terra Nova.</t>
   </si>
   <si>
     <t>1913</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1913/ind70.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1913/ind70.pdf</t>
   </si>
   <si>
     <t>Solicita providências em relação a animais de grande porte nas vias.</t>
   </si>
   <si>
     <t>1916</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1916/ind71.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1916/ind71.pdf</t>
   </si>
   <si>
     <t>Solicita providências quanto ao uso indiscriminado dos veículos da municipalidade.</t>
   </si>
   <si>
     <t>1917</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1917/ind72.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1917/ind72.pdf</t>
   </si>
   <si>
     <t>Solicita serviços de melhoria na Rua João Olímpio da Paixão no bairro da Serra.</t>
   </si>
   <si>
     <t>1918</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1918/ind73.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1918/ind73.pdf</t>
   </si>
   <si>
     <t>Solicita manutenção e reparos no Centro de Zoonoses do Município.</t>
   </si>
   <si>
     <t>1926</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1926/ind74.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1926/ind74.pdf</t>
   </si>
   <si>
     <t>Solicita informações e providências quanto ao surto de dengue no Município.</t>
   </si>
   <si>
     <t>1927</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1927/ind75.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1927/ind75.pdf</t>
   </si>
   <si>
     <t>Solicita instalação de lixeiras suspensas.</t>
   </si>
   <si>
     <t>1928</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1928/ind76.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1928/ind76.pdf</t>
   </si>
   <si>
     <t>Solicita perfuração de poço artesiano e manutenção de vias de acesso à CAMARE.</t>
   </si>
   <si>
     <t>1929</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1929/ind77.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1929/ind77.pdf</t>
   </si>
   <si>
     <t>Solicita moção de aplausos ao Sr. Lázaro de Assis.</t>
   </si>
   <si>
     <t>1930</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1930/ind78.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1930/ind78.pdf</t>
   </si>
   <si>
     <t>Solicita moção de aplausos ao Sr. Valdo Zanateli.</t>
   </si>
   <si>
     <t>1931</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1931/ind79.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1931/ind79.pdf</t>
   </si>
   <si>
     <t>Solicita melhorias nos serviços e nas condições dos veículos utilizados no transporte escola.</t>
   </si>
   <si>
     <t>1935</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1935/ind80.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1935/ind80.pdf</t>
   </si>
   <si>
     <t>Solicita extensão dos serviços de dedetização pelo veículo da regional de saúde.</t>
   </si>
   <si>
     <t>1936</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1936/ind81.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1936/ind81.pdf</t>
   </si>
   <si>
     <t>Solicita medidas necessárias para o recebimento de recursos de multas de trânsito.</t>
   </si>
   <si>
     <t>1937</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1937/ind82.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1937/ind82.pdf</t>
   </si>
   <si>
     <t>Solicita construção de banheiros para conforto e higiene nas praça de Ijaci.</t>
   </si>
   <si>
     <t>1941</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1941/ind83.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1941/ind83.pdf</t>
   </si>
   <si>
     <t>Solicita adequação da coleta de lixo no bairro Ipiranga.</t>
   </si>
   <si>
     <t>1942</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1942/ind84.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1942/ind84.pdf</t>
   </si>
   <si>
     <t>Solicita limpeza do bairro Vila Industrial.</t>
   </si>
   <si>
     <t>1943</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1943/ind85.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1943/ind85.pdf</t>
   </si>
   <si>
     <t>Solicita liberação de medicamentos para pacientes com receita prescrita por médico particular.</t>
   </si>
   <si>
     <t>1948</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1948/ind86.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1948/ind86.pdf</t>
   </si>
   <si>
     <t>Solicita vistoria e laudo para possibilidade de pagamento de adicional de insalubridade às Monitoras de Creche.</t>
   </si>
   <si>
     <t>1949</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>João Batista</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1949/ind87.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1949/ind87.pdf</t>
   </si>
   <si>
     <t>Solicita Moção de aplausos à Senhora Maria José de Oliveira.</t>
   </si>
   <si>
     <t>1950</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1950/ind88.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1950/ind88.pdf</t>
   </si>
   <si>
     <t>Solicita corte e poda das árvores localizadas nas margens da Rodovia MG-335.</t>
   </si>
   <si>
     <t>1952</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1952/ind89.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1952/ind89.pdf</t>
   </si>
   <si>
     <t>Solicita a disponibilização de transporte para grupos culturais de folia de reis e congada.</t>
   </si>
   <si>
     <t>1953</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1953/ind90.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1953/ind90.pdf</t>
   </si>
   <si>
     <t>Solicita manutenção de bueiros e asfalto.</t>
   </si>
   <si>
     <t>1954</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1954/ind91.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1954/ind91.pdf</t>
   </si>
   <si>
     <t>Solicita parceria com o SENAC para obtenção de cursos profissionalizantes aos munícipes.</t>
   </si>
   <si>
     <t>1956</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1956/ind92.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1956/ind92.pdf</t>
   </si>
   <si>
     <t>Solicita Moção de Aplausos ao Sr. Bianor Assis Maculano.</t>
   </si>
   <si>
     <t>1957</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1957/ind93.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1957/ind93.pdf</t>
   </si>
   <si>
     <t>Solicita manutenção emergencial na estrada principal da Boca da Mata.</t>
   </si>
   <si>
     <t>1962</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1962/ind94.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1962/ind94.pdf</t>
   </si>
   <si>
     <t>Solicita limpeza as margens da Avenida Comissário Vilas Boas</t>
   </si>
   <si>
     <t>1964</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1964/ind95.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1964/ind95.pdf</t>
   </si>
   <si>
     <t>Solicita aumento de recursos para compra de medicamentos, materiais essenciais e exames.</t>
   </si>
   <si>
     <t>1965</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1965/ind96.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1965/ind96.pdf</t>
   </si>
   <si>
     <t>Solicita aquisição de materiais básicos para atendimento de fisioterapia.</t>
   </si>
   <si>
     <t>1966</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1966/ind97.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1966/ind97.pdf</t>
   </si>
   <si>
     <t>Solicita providências urgentes quanto a mau cheiro de esgoto no Loteamento Porto do Sol.</t>
   </si>
   <si>
     <t>1967</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1967/ind98.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1967/ind98.pdf</t>
   </si>
   <si>
     <t>Solicita a continuidade da manutenção da estrada da Boca da Mata.</t>
   </si>
   <si>
     <t>1968</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1968/ind99.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1968/ind99.pdf</t>
   </si>
   <si>
     <t>Solicita transposição do local da mesa de jogos em logradouro público</t>
   </si>
   <si>
     <t>1969</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1969/ind100.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1969/ind100.pdf</t>
   </si>
   <si>
     <t>Solicita pintura e sinalização horizontal e vertical das Ruas do Bairro Jardim Planalto</t>
   </si>
   <si>
     <t>1970</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1970/ind101.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1970/ind101.pdf</t>
   </si>
   <si>
     <t>Solicita manutenção na via e na ponte que passam sobre o córrego Pintado</t>
   </si>
   <si>
     <t>1978</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1978/ind102.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1978/ind102.pdf</t>
   </si>
   <si>
     <t>Solicita entupimento de buracos e recapeamento de vias</t>
   </si>
   <si>
     <t>1979</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1979/ind103.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1979/ind103.pdf</t>
   </si>
   <si>
     <t>Solicita criação de calendário anual de eventos culturais e turísticos</t>
   </si>
   <si>
     <t>1980</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1980/ind104.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1980/ind104.pdf</t>
   </si>
   <si>
     <t>Solicita viabilidade de implantação de um Museu Municipal com enfoque educativo</t>
   </si>
   <si>
     <t>1981</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1981/ind105.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1981/ind105.pdf</t>
   </si>
   <si>
     <t>Solicita instituição da Semana do Turismo Escolar.</t>
   </si>
   <si>
     <t>1987</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1987/ind106.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1987/ind106.pdf</t>
   </si>
   <si>
     <t>Voto de agradecimento à Secretaria de Desenvolvimento Urbano</t>
   </si>
   <si>
     <t>1988</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1988/ind107.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1988/ind107.pdf</t>
   </si>
   <si>
     <t>Solicita realização de serviços de poda de árvores em estradas rurais</t>
   </si>
   <si>
     <t>1989</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1989/ind108.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1989/ind108.pdf</t>
   </si>
   <si>
     <t>Solicita corte de palmeira na Rua Vigilato Vilas Boas</t>
   </si>
   <si>
     <t>1990</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1990/ind109.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1990/ind109.pdf</t>
   </si>
   <si>
     <t>Solicita poda de árvores ao redor do Cemitério do Bonfim.</t>
   </si>
   <si>
     <t>1991</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1991/ind110.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1991/ind110.pdf</t>
   </si>
   <si>
     <t>Solicita mutirões de exames preventivos.</t>
   </si>
   <si>
     <t>1992</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1992/ind111.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1992/ind111.pdf</t>
   </si>
   <si>
     <t>Solicita limpeza de lotes no bairro Pedra Negra.</t>
   </si>
   <si>
     <t>1993</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1993/ind112.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1993/ind112.pdf</t>
   </si>
   <si>
     <t>Solicita conservação da praça Professor Marcos Moreira Pinto na Avenida Luiz Gonzaga Vilas Boas.</t>
   </si>
   <si>
     <t>1999</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1999/ind113.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1999/ind113.pdf</t>
   </si>
   <si>
     <t>Solicita conclusão de asfalto na Rua Mauro Cândido da Silva e Rua do Milionário.</t>
   </si>
   <si>
     <t>2000</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2000/ind114.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2000/ind114.pdf</t>
   </si>
   <si>
     <t>Solicita notas fiscais e empenhos referentes à aquisição de medicamentos e insumos de saúde.</t>
   </si>
   <si>
     <t>2001</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2001/ind115.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2001/ind115.pdf</t>
   </si>
   <si>
     <t>Solicita pintura e adequação dos redutores de velocidade nas ruas da cidade.</t>
   </si>
   <si>
     <t>2006</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2006/ind116.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2006/ind116.pdf</t>
   </si>
   <si>
     <t>Solicita instalação de acostamento na extensão da Rodovia MG-335.</t>
   </si>
   <si>
     <t>2007</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2007/ind117.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2007/ind117.pdf</t>
   </si>
   <si>
     <t>Solicita reparo urgente na sirene e luzes de emergência da ambulância de placa SIA5A36.</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Solicita vistoria e limpeza no prédio do antigo laticínio.</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2014/ind119.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2014/ind119.pdf</t>
   </si>
   <si>
     <t>Solicita pavimentação de ruas.</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2015/ind120.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2015/ind120.pdf</t>
   </si>
   <si>
     <t>Solicita reparos e instalação de grades de proteção em bueiros.</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2016/ind121.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2016/ind121.pdf</t>
   </si>
   <si>
     <t>Solicita implantação de ações educativas nas escolas municipais.</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2017/ind122.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2017/ind122.pdf</t>
   </si>
   <si>
     <t>Solicita implantação de programa de exames gratuitos de prevenção cardiovascular.</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2019/ind123.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2019/ind123.pdf</t>
   </si>
   <si>
     <t>Solicita corte de galhos de árvores no Cemitério Bom Fim.</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2020/ind124.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2020/ind124.pdf</t>
   </si>
   <si>
     <t>Solicita aquisição de materiais e reparos em equipamentos para os serviços de fisioterapia.</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2021/ind125.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2021/ind125.pdf</t>
   </si>
   <si>
     <t>Solicita poda ou retirada de árvore na Rua Comissário Vilas Boas.</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2022/ind126.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2022/ind126.pdf</t>
   </si>
   <si>
     <t>Solicita construção e padronização de rampas de acesso nas calçadas do Município.</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2026/ind127.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2026/ind127.pdf</t>
   </si>
   <si>
     <t>Solicita criação do serviço “Telefone Amigo” para apoio emocional.</t>
   </si>
   <si>
     <t>2027</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2027/ind128.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2027/ind128.pdf</t>
   </si>
   <si>
     <t>Solicita instalação de lixeiras.</t>
   </si>
   <si>
     <t>2028</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2028/ind129.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2028/ind129.pdf</t>
   </si>
   <si>
     <t>Solicita informações e verificação sobre funcionamento das câmeras de segurança.</t>
   </si>
   <si>
     <t>2033</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2033/ind130.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2033/ind130.pdf</t>
   </si>
   <si>
     <t>Solicita serviços de melhorias nas estradas da Comunidade do Passa Três.</t>
   </si>
   <si>
     <t>2034</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2034/ind131.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2034/ind131.pdf</t>
   </si>
   <si>
     <t>Solicita melhorias na iluminação da Praça Prefeito Elias Antonio Filho.</t>
   </si>
   <si>
     <t>2035</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2035/ind132.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2035/ind132.pdf</t>
   </si>
   <si>
     <t>Solicita instalação de gerador na UNH.</t>
   </si>
   <si>
     <t>2036</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2036/ind133.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2036/ind133.pdf</t>
   </si>
   <si>
     <t>Solicita a implementação do Programa Unidade Móvel Saúde da Mulher.</t>
   </si>
   <si>
     <t>2037</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2037/ind134.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2037/ind134.pdf</t>
   </si>
   <si>
     <t>Solicita a realização de um evento alusivo à comemoração ao “Outubro Rosa” em nossa cidade.</t>
   </si>
   <si>
     <t>2038</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2038/ind135.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2038/ind135.pdf</t>
   </si>
   <si>
     <t>Solicita instalação de bebedouros e banheiros públicos na Praça Prefeito Elias Antonio Filho.</t>
   </si>
   <si>
     <t>2043</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2043/ind136.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2043/ind136.pdf</t>
   </si>
   <si>
     <t>Solicita fornecimento de água potável pela COPASA.</t>
   </si>
   <si>
     <t>2044</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2044/ind137.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2044/ind137.pdf</t>
   </si>
   <si>
     <t>Solicita conclusão de obras de pintura das ruas.</t>
   </si>
   <si>
     <t>2045</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2045/ind138.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2045/ind138.pdf</t>
   </si>
   <si>
     <t>Solicita conclusão de obras de construção de ponte.</t>
   </si>
   <si>
     <t>2046</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2046/ind139.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2046/ind139.pdf</t>
   </si>
   <si>
     <t>Solicita instalação de placas indicativas e pintura dos quebra-molas.</t>
   </si>
   <si>
     <t>2047</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2047/ind140.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2047/ind140.pdf</t>
   </si>
   <si>
     <t>Solicita providências para garantir a limpeza dos lotes no Bairro Jardim Planalto.</t>
   </si>
   <si>
     <t>2048</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2048/ind141.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2048/ind141.pdf</t>
   </si>
   <si>
     <t>Solicita providências para melhoria na rotatória da Praça da Bandeira.</t>
   </si>
   <si>
     <t>2049</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2049/ind142.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2049/ind142.pdf</t>
   </si>
   <si>
     <t>Solicita reforma e melhorias na Praça do Bairro São Mateus.</t>
   </si>
   <si>
     <t>2050</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2050/ind143.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2050/ind143.pdf</t>
   </si>
   <si>
     <t>Solicita providências quanto à limpeza no prédio da antiga fábrica de doces na Vila Industrial.</t>
   </si>
   <si>
     <t>2051</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2051/ind144.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2051/ind144.pdf</t>
   </si>
   <si>
     <t>Solicita manutenção da limpeza nas dependências externas do prédio da creche.</t>
   </si>
   <si>
     <t>2052</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2052/ind145.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2052/ind145.pdf</t>
   </si>
   <si>
     <t>Solicita manutenção da limpeza nos arredores do prédio da UNH de nossa cidade.</t>
   </si>
   <si>
     <t>2053</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2053/ind146.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2053/ind146.pdf</t>
   </si>
   <si>
     <t>Solicita instalação de quebra-molas em rua que especifica no Bairro São Mateus.</t>
   </si>
   <si>
     <t>2057</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2057/ind147.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2057/ind147.pdf</t>
   </si>
   <si>
     <t>Solicita limpeza na Rua Milionário no Bairro Nossa Senhora da Conceição.</t>
   </si>
   <si>
     <t>2058</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2058/ind148.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2058/ind148.pdf</t>
   </si>
   <si>
     <t>Solicita drenagem no túnel que liga a cidade de Ijaci a comunidade de Contendas.</t>
   </si>
   <si>
     <t>2059</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2059/ind149.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2059/ind149.pdf</t>
   </si>
   <si>
     <t>Solicita instalação de lixeira na esquina da Av. 31 de Dezembro com Rua José Messias Vilas Boas.</t>
   </si>
   <si>
     <t>2060</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2060/ind150.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2060/ind150.pdf</t>
   </si>
   <si>
     <t>Solicita colocação de cascalho nas estradas rurais.</t>
   </si>
   <si>
     <t>2061</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2061/ind151.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2061/ind151.pdf</t>
   </si>
   <si>
     <t>2067</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2067/ind152.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2067/ind152.pdf</t>
   </si>
   <si>
     <t>Solicita serviços de patrol e colocação de cascalho nas estradas da comunidade da Charneca.</t>
   </si>
   <si>
     <t>2068</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2068/ind153.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2068/ind153.pdf</t>
   </si>
   <si>
     <t>Solicita providências para limpeza do prédio onde funcionava um laticínio na Vila Industrial.</t>
   </si>
   <si>
     <t>2069</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2069/ind154.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2069/ind154.pdf</t>
   </si>
   <si>
     <t>Solicita corte de palmeiras no canteiro central da Rua Vigilato Vilas Boas.</t>
   </si>
   <si>
     <t>2070</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2070/ind155.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2070/ind155.pdf</t>
   </si>
   <si>
     <t>Solicita reposição de bancos de concreto na mesa de jogos na Praça Joaquim Correia Peniche.</t>
   </si>
   <si>
     <t>2071</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2071/ind156.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2071/ind156.pdf</t>
   </si>
   <si>
     <t>Solicita limpeza e retirada de entulhos no passeio em frente ao prédio do PSF da Serra.</t>
   </si>
   <si>
     <t>2072</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2072/ind157.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2072/ind157.pdf</t>
   </si>
   <si>
     <t>Solicita reparos ou substituição do encanamento de água na Mina do Sr. Mazico</t>
   </si>
   <si>
     <t>2073</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2073/ind158.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2073/ind158.pdf</t>
   </si>
   <si>
     <t>Solicita corte de galhos de árvores no Cemitério.</t>
   </si>
   <si>
     <t>2074</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2074/ind159.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2074/ind159.pdf</t>
   </si>
   <si>
     <t>Solicita reforma urgente da ponte sob a Avenida Luiz Gonzaga Vilas Boas.</t>
   </si>
   <si>
     <t>1826</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Nelson Mesquita Galvino</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1826/plc1-25_-_refis.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1826/plc1-25_-_refis.pdf</t>
   </si>
   <si>
     <t>Institui o programa de incentivo à Regularização Fiscal com a Fazenda Pública do Município de Ijaci – REFIS IJACI – e dá outras providências</t>
   </si>
   <si>
     <t>1919</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1919/plc2-25_-_desenv_econ_e_emprego.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1919/plc2-25_-_desenv_econ_e_emprego.pdf</t>
   </si>
   <si>
     <t>Institui a politica de incentivo ao desenvolvimento econômico e à geração de empregos no Município de Ijaci e dá outras providências.</t>
   </si>
   <si>
     <t>1921</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1921/1_-_plc_3-2025_-_projeto_plano_diretor_-_anexos_ii_iii_xii_e_xiii.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1921/1_-_plc_3-2025_-_projeto_plano_diretor_-_anexos_ii_iii_xii_e_xiii.pdf</t>
   </si>
   <si>
     <t>Institui o Plano Diretor de Desenvolvimento do Município de Ijaci</t>
   </si>
   <si>
     <t>1974</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1974/plc4-25_-_altera_estrutura.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1974/plc4-25_-_altera_estrutura.pdf</t>
   </si>
   <si>
     <t>Altera a estrutura administrativa da Prefeitura Municipal de Ijaci, instituída pela Lei Complementar n.º 1196 de 17 de dezembro de 2013 e dá outras providências</t>
   </si>
   <si>
     <t>2054</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2054/plc5-25_-_auxilio_alimentacao.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2054/plc5-25_-_auxilio_alimentacao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o auxílio-alimentação devido aos servidores públicos municipais, consolida a legislação anterior, revoga as Leis Complementares n.º 1.230/2014, n.º 1.252/2015, n.º 1.340/2019 e a Lei Complementar n.º 1422/2022, e dá outras providências.</t>
   </si>
   <si>
     <t>2055</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2055/plc6-25_-__codigo_de_obras.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2055/plc6-25_-__codigo_de_obras.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Código de Obras do Município de Ijaci e dá outras providências</t>
   </si>
   <si>
     <t>2077</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2077/plc7-25_-_altera_e_cria_cargos.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2077/plc7-25_-_altera_e_cria_cargos.pdf</t>
   </si>
   <si>
     <t>Altera requisito mínimo de ingresso no cargo de Professor PI, extingue cargos, amplia vagas para cargos de provimento efetivo e dá outras providências</t>
   </si>
   <si>
     <t>2078</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
     <t>Altera a Lei Complementar n.º 888, de 23 de outubro de 2006, para criar cargos de provimento comissionado, duas funções gratificadas, alterar denominação de cargo comissionado e dá outras providências</t>
   </si>
   <si>
     <t>1802</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1802/pl1-25_-_busao_gratis_substitutivo.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1802/pl1-25_-_busao_gratis_substitutivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição do Programa de transporte coletivo urbano gratuito denominado “O Busão é Grátis” e dá outras providências</t>
   </si>
   <si>
     <t>1825</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1825/pl2-25_-_repassa_amver.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1825/pl2-25_-_repassa_amver.pdf</t>
   </si>
   <si>
     <t>Institui contribuição especial facultativa para a Associação dos Municípios da Microrregião dos Campos das Vertentes – AMVER e dá outras providências</t>
   </si>
   <si>
     <t>1838</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1838/pl3-25_-_cria_cargo_monitor_escolar.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1838/pl3-25_-_cria_cargo_monitor_escolar.pdf</t>
   </si>
   <si>
     <t>Cria na estrutura administrativa da Secretaria Municipal de Educação o cargo de Profissional de Apoio Escolar</t>
   </si>
   <si>
     <t>1851</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1851/pl4-25_-_programa_integridade_cultural.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1851/pl4-25_-_programa_integridade_cultural.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Integridade Cultural Escola</t>
   </si>
   <si>
     <t>1889</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1889/pl5-25_-_reajuste_executivo.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1889/pl5-25_-_reajuste_executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral anual dos vencimentos do funcionalismo público municipal da administração direta</t>
   </si>
   <si>
     <t>1890</t>
   </si>
   <si>
     <t>Bié, Marcelo do Mazico, Rogério Tungas</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1890/pl6-25_-_reajuste_legislativo.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1890/pl6-25_-_reajuste_legislativo.pdf</t>
   </si>
   <si>
     <t>Concede revisão geral na remuneração dos servidores da Câmara Municipal</t>
   </si>
   <si>
     <t>1891</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1891/pl_7-25_-_altrera_lei_1494-24.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1891/pl_7-25_-_altrera_lei_1494-24.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alterações na Lei n.º 1494/2024, que regulamenta a concessão de uso dos terrenos do novo cemitério municipal de Ijaci/MG, e dá outras providências</t>
   </si>
   <si>
     <t>1920</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para elaboração e execução da Lei Orçamentária de 2026, e dá outras providências</t>
   </si>
   <si>
     <t>1944</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1944/pl9-25_-_altera_espacos_publicos.pdf.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1944/pl9-25_-_altera_espacos_publicos.pdf.pdf</t>
   </si>
   <si>
     <t>Altera a Lei 1456, de 27 de novembro de 2023</t>
   </si>
   <si>
     <t>1955</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1955/pl10-25_-_recursos_apae.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1955/pl10-25_-_recursos_apae.pdf</t>
   </si>
   <si>
     <t>Autoriza o Pode Executivo Municipal de Ijaci-MG destinar recursos a entidade privada “APAE DE IJACI”, de acordo com o artigo 26 da Lei Complementar 101 de 2000, e dá outras providências</t>
   </si>
   <si>
     <t>1959</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1959/pl11-25_-_adiantamento_motorista.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1959/pl11-25_-_adiantamento_motorista.pdf</t>
   </si>
   <si>
     <t>Altera o § 2º do art. 1º da Lei Municipal n.º 1296, de 06 de abril de 2017, que dispõe sobre o adiantamento de despesas para servidores ocupantes do cargo de motorista em viagens de longa distância, e dá outras providências.</t>
   </si>
   <si>
     <t>1960</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1960/pl12-25_-_vinho.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1960/pl12-25_-_vinho.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do programa municipal de incentivo à cultura do vinho em Ijaci, inclui a semana municipal do vinho no calendário oficial de eventos e dá outras providências</t>
   </si>
   <si>
     <t>1971</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1971/pl13-25_-_apreensao_animais.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1971/pl13-25_-_apreensao_animais.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a apreensão, guarda e destinação de animais soltos nas vias e logradouros públicos da zona urbana do Município de Ijaci e dá outras providências</t>
   </si>
   <si>
     <t>1972</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1972/pl14-25_-_credito_suplementar.pdf.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1972/pl14-25_-_credito_suplementar.pdf.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional suplementar ao orçamento de 2025, fixado pela Lei Municipal 1508/2025</t>
   </si>
   <si>
     <t>1973</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1973/pl15-25_-_credito_especial.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1973/pl15-25_-_credito_especial.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito especial e dá outras providências</t>
   </si>
   <si>
     <t>2002</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2002/pl16-25_-_loa_2026.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2002/pl16-25_-_loa_2026.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e fixa a despesa para o exercício financeiro de 2026</t>
   </si>
   <si>
     <t>2003</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2003/pl17-25_-_ppa.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2003/pl17-25_-_ppa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual para o quadriênio 2026 a 2029</t>
   </si>
   <si>
     <t>2004</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2004/pl18-25_-_isencao_inscricao.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2004/pl18-25_-_isencao_inscricao.pdf</t>
   </si>
   <si>
     <t>Isenta candidatos que especifica do pagamento de taxa de inscrição em concursos para provimento de cargo efetivo nos Poderes Legislativo e Executivo do Município</t>
   </si>
   <si>
     <t>2009</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2009/pl19-25_-_incorpora_abono.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2009/pl19-25_-_incorpora_abono.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a incorporação do abono ao vencimento básico para os cargos que menciona e dá outras providências</t>
   </si>
   <si>
     <t>2010</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2010/pl20-25_-_calendario_eventos.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2010/pl20-25_-_calendario_eventos.pdf</t>
   </si>
   <si>
     <t>Institui o Calendário Oficial de Eventos do Município de Ijaci/MG e dá outras providências</t>
   </si>
   <si>
     <t>2029</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2029/pl21-25_-_alienacao_bem_imovel.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2029/pl21-25_-_alienacao_bem_imovel.pdf</t>
   </si>
   <si>
     <t>Autoriza a alienação de bem imóvel pertencente ao patrimônio público municipal e dá outras providências</t>
   </si>
   <si>
     <t>2030</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2030/pl22-25_-_placas_informativas.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2030/pl22-25_-_placas_informativas.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de instalação de placas informativas em obras públicas municipais paralisadas e a divulgação de informações no portal de transparência de Ijaci/MG</t>
   </si>
   <si>
     <t>2031</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2031/pl23-25_-_suplementacao_camara.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2031/pl23-25_-_suplementacao_camara.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura e anulação de créditos em dotações da Câmara Municipal no orçamento do exercício de 2025</t>
   </si>
   <si>
     <t>2075</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2075/pl24-25_-_repasse_camare.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2075/pl24-25_-_repasse_camare.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal de Ijaci-MG destinar recursos a entidade privada “CAMARE – ASSOCIAÇÃO DOS CATADORES DE MATERIAIS RECICLÁVEIS DE IJACI”, de acordo com o artigo 26 da Lei Complementar 101 de 2000, e dá outras providências</t>
   </si>
   <si>
     <t>2076</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2076/pl25-25_-_suplementa_camara.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2076/pl25-25_-_suplementa_camara.pdf</t>
   </si>
   <si>
     <t>2079</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2079/pl_26-25_-_calendario_eventos.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2079/pl_26-25_-_calendario_eventos.pdf</t>
   </si>
   <si>
     <t>Institui o Calendário Oficial de Eventos do Município de Ijaci/MG, e dá outras providências.</t>
   </si>
   <si>
     <t>1982</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1982/pr1-25_-_regulamenta_uso_carro.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1982/pr1-25_-_regulamenta_uso_carro.pdf</t>
   </si>
   <si>
     <t>Regulamenta o uso do veículo oficial da Câmara Municipal da ljaci/MG</t>
   </si>
   <si>
     <t>1983</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1983/pr2-25_-_diarias_vereadore.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1983/pr2-25_-_diarias_vereadore.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre pagamento de despesas de viagem para os Vereadores da Câmara Municipal de Ijaci e dá outras providências</t>
   </si>
   <si>
     <t>1984</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1984/pr3-25_-_atualiza_diarias_servidores.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1984/pr3-25_-_atualiza_diarias_servidores.pdf</t>
   </si>
   <si>
     <t>Altera o Anexo I da Resolução n.º 534/2012</t>
   </si>
   <si>
     <t>2005</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2005/pr4-25-_altera_resolucao_veiculo.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2005/pr4-25-_altera_resolucao_veiculo.pdf</t>
   </si>
   <si>
     <t>Altera o Art. 5º da Resolução n.º 499/2009</t>
   </si>
   <si>
     <t>2064</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2064/pr5-25_-_alteracoes_regimento_interno.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2064/pr5-25_-_alteracoes_regimento_interno.pdf</t>
   </si>
   <si>
     <t>Altera a Resolução n.º 542, de 18 de junho de 2014, que dispõe sobre o Regimento Interno da Câmara Municipal de Ijaci/MG.</t>
   </si>
   <si>
     <t>2039</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Proposta de Emenda a Lei Orgânica Municipal</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2039/emenda_a_lom_1-25.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2039/emenda_a_lom_1-25.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Orgânica Municipal para incluir os artigos 139A, 139B e 139C que dispõe sobre as Emendas Individuais Impositivas ao Projeto de Lei Orçamentária Anual</t>
   </si>
   <si>
     <t>1803</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1803/req1.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1803/req1.pdf</t>
   </si>
   <si>
     <t>Requer contato dos Secretários Municipais.</t>
   </si>
   <si>
     <t>1821</t>
   </si>
   <si>
     <t>Bié, Juninho da Academia, Marcelo do Mazico, Márcio Moraes Vilas Boas, Rogério Tungas</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1821/req2.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1821/req2.pdf</t>
   </si>
   <si>
     <t>Requer relatório detalhado sobre o período de transição de governo</t>
   </si>
   <si>
     <t>1822</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1822/req3.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1822/req3.pdf</t>
   </si>
   <si>
     <t>Requer informação sobre o Projeto “O Busão é Grátis”</t>
   </si>
   <si>
     <t>1823</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1823/req4.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1823/req4.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre índice de gastos com pessoal</t>
   </si>
   <si>
     <t>1824</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1824/req5.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1824/req5.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre pontos da cidade onde não há iluminação pública</t>
   </si>
   <si>
     <t>1846</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1846/req6.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1846/req6.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre compras e serviços relacionados aos órgãos de zoonose</t>
   </si>
   <si>
     <t>1847</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1847/req7.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1847/req7.pdf</t>
   </si>
   <si>
     <t>Requer informações inerentes à prestação de serviços de máquinas e caminhões</t>
   </si>
   <si>
     <t>1848</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1848/req8.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1848/req8.pdf</t>
   </si>
   <si>
     <t>Requer informações e documentação inerente à frota da Prefeitura e terceirizadas</t>
   </si>
   <si>
     <t>1849</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1849/req9.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1849/req9.pdf</t>
   </si>
   <si>
     <t>Requer informações e documentação inerente a abastecimento de veículos e máquinas</t>
   </si>
   <si>
     <t>1850</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1850/req10.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1850/req10.pdf</t>
   </si>
   <si>
     <t>Requer regularização de pendências junto ao CAGEC – Cadastro Geral de Convenentes</t>
   </si>
   <si>
     <t>1856</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1856/req11.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1856/req11.pdf</t>
   </si>
   <si>
     <t>Requer esclarecimentos e relatórios sobre arquivos documentais</t>
   </si>
   <si>
     <t>1857</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1857/req12.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1857/req12.pdf</t>
   </si>
   <si>
     <t>Requer esclarecimentos sobre administração da praça de alimentação dos eventos</t>
   </si>
   <si>
     <t>1858</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1858/req13.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1858/req13.pdf</t>
   </si>
   <si>
     <t>Requer relação de gastos da CAMARE</t>
   </si>
   <si>
     <t>1859</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1859/req14.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1859/req14.pdf</t>
   </si>
   <si>
     <t>Requer documentos da CAMARE</t>
   </si>
   <si>
     <t>1860</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1860/req15.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1860/req15.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre acessibilidade nos ônibus do Projeto “O Busão é Grátis”</t>
   </si>
   <si>
     <t>1865</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1865/req16.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1865/req16.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre diárias de viagens dos agentes políticos e servidores a Prefeitura</t>
   </si>
   <si>
     <t>1866</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1866/req17.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1866/req17.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre despesas para realização do carnaval;</t>
   </si>
   <si>
     <t>1867</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1867/req18.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1867/req18.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre serviços prestados pela Construtora CTC Sociedade Unipessoal Ltda</t>
   </si>
   <si>
     <t>1868</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1868/req19.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1868/req19.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre empresas que realizaram serviços de gestão de patrimônio</t>
   </si>
   <si>
     <t>1869</t>
   </si>
   <si>
     <t>Márcio Moraes Vilas Boas, Rogério Tungas</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1869/req20.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1869/req20.pdf</t>
   </si>
   <si>
     <t>Requer relatório de abastecimento e informações sobre veículos da Prefeitura</t>
   </si>
   <si>
     <t>1870</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1870/req21.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1870/req21.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre escolas rurais que funcionavam no Município</t>
   </si>
   <si>
     <t>1877</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1877/req22.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1877/req22.pdf</t>
   </si>
   <si>
     <t>Requer envio de prestações de contas da APAE de Ijaci-MG.</t>
   </si>
   <si>
     <t>1878</t>
   </si>
   <si>
     <t>Bié, Juninho da Academia, Marcelo do Mazico, Roberto, Rogério Tungas</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1878/req23.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1878/req23.pdf</t>
   </si>
   <si>
     <t>Requer informações acerca de gastos com servidores da Sec. de Planej. e Gestão e Gab. Prefeito.</t>
   </si>
   <si>
     <t>1879</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1879/req24.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1879/req24.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre serviços de retransmissão de sinal de TV na cidade.</t>
   </si>
   <si>
     <t>1897</t>
   </si>
   <si>
     <t>Marcelo do Mazico, Rogério Tungas</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1897/req25.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1897/req25.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre repasses ao CISLAV;</t>
   </si>
   <si>
     <t>1898</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1898/req26.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1898/req26.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre implantação do Condomínio Náutico Ilha Brasil;</t>
   </si>
   <si>
     <t>1899</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1899/req27.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1899/req27.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre implantação do Condomínio Náutico Porto da Pedra;</t>
   </si>
   <si>
     <t>1900</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1900/req28.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1900/req28.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre aquisição e documentação de micro-onibus.</t>
   </si>
   <si>
     <t>1906</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1906/req29.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1906/req29.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre insalubridade e documentos de segurança do trabalho.</t>
   </si>
   <si>
     <t>1907</t>
   </si>
   <si>
     <t>Juninho da Academia, Marcelo do Mazico, Rogério Tungas</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1907/req30.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1907/req30.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre intervalo na rede municipal de ensino.</t>
   </si>
   <si>
     <t>1908</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1908/req31.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1908/req31.pdf</t>
   </si>
   <si>
     <t>Requer documentação da empresa WRS Comercial e Serviços Ltda.</t>
   </si>
   <si>
     <t>1909</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1909/req32.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1909/req32.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre salários e benefícios de servidores.</t>
   </si>
   <si>
     <t>1910</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1910/req33.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1910/req33.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre pedreiros e auxiliares disponíveis na Prefeitura.</t>
   </si>
   <si>
     <t>1911</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1911/req34.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1911/req34.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre transporte escolar.</t>
   </si>
   <si>
     <t>1914</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1914/req35.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1914/req35.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre a empresa de manutenção da iluminação pública.</t>
   </si>
   <si>
     <t>1915</t>
   </si>
   <si>
     <t>Bié, João Batista, Juninho da Academia, Roberto, Rogério Tungas</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1915/req36.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1915/req36.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre o evento Orla Sunset.</t>
   </si>
   <si>
     <t>1922</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1922/req37.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1922/req37.pdf</t>
   </si>
   <si>
     <t>Requer relação de servidores que recebem abaixo do salário mínimo.</t>
   </si>
   <si>
     <t>1923</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1923/req38.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1923/req38.pdf</t>
   </si>
   <si>
     <t>Requer informação sobre atendimento do bolsa família.</t>
   </si>
   <si>
     <t>1924</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1924/req39.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1924/req39.pdf</t>
   </si>
   <si>
     <t>Requer informações detalhadas sobre contratos para realização do carnaval 2025.</t>
   </si>
   <si>
     <t>1925</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1925/req40.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1925/req40.pdf</t>
   </si>
   <si>
     <t>Requer informações detalhadas sobre diárias de viagem da Prefeitura Municipal.</t>
   </si>
   <si>
     <t>1932</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1932/req41.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1932/req41.pdf</t>
   </si>
   <si>
     <t>Requer informações e documentação acerca de contratação de empresa.</t>
   </si>
   <si>
     <t>1933</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1933/req42.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1933/req42.pdf</t>
   </si>
   <si>
     <t>Requer detalhamento dos custos do apoio municipal ao evento “Orla Sunset”.</t>
   </si>
   <si>
     <t>1934</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1934/req43.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1934/req43.pdf</t>
   </si>
   <si>
     <t>Requer dados sobre os custos e contratações do Ijaci Rodeio Festival (OSCIP’s).</t>
   </si>
   <si>
     <t>1938</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1938/req44.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1938/req44.pdf</t>
   </si>
   <si>
     <t>Requer informação ao Executivo sobre o controle de ponto dos servidores municipais.</t>
   </si>
   <si>
     <t>1939</t>
   </si>
   <si>
     <t>Juninho da Academia, Marcelo do Mazico, Márcio Moraes Vilas Boas</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1939/req45.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1939/req45.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre o Programa Habitacional “Sua Casa Nova Ijaci”.</t>
   </si>
   <si>
     <t>1940</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1940/req46.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1940/req46.pdf</t>
   </si>
   <si>
     <t>Requer informações detalhadas sobre áreas institucionais no Condomínio Náutico Ilha Brasil.</t>
   </si>
   <si>
     <t>1945</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1945/req47.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1945/req47.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre veracidade de notícias sobre gastos com motoniveladora Caterpillar.</t>
   </si>
   <si>
     <t>1946</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1946/req48.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1946/req48.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre utilização e gasto com veículo que especifica.</t>
   </si>
   <si>
     <t>1947</t>
   </si>
   <si>
     <t>Bié, João Batista, Rogério Tungas</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1947/req49.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1947/req49.pdf</t>
   </si>
   <si>
     <t>Requer nomeação de CPI para apurar fatos relativos a valores pagos pela Prefeitura.</t>
   </si>
   <si>
     <t>1951</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1951/req50.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1951/req50.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre entidades conveniadas/ligadas à Prefeitura e valores repassados.</t>
   </si>
   <si>
     <t>1958</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1958/req51.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1958/req51.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre todas as empresas fornecedoras e prestadoras de serviço do Município.</t>
   </si>
   <si>
     <t>1961</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1961/req52.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1961/req52.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre sistema de videomonitoramento em nossa cidade.</t>
   </si>
   <si>
     <t>1963</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1963/req53.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1963/req53.pdf</t>
   </si>
   <si>
     <t>Requer envio de documentos referentes à folha salarial, rescisões, gastos com pessoal e fornecedores da APAE de Ijaci/MG.</t>
   </si>
   <si>
     <t>1975</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1975/req54.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1975/req54.pdf</t>
   </si>
   <si>
     <t>Requer relatório das despesas com a realização do 3º Ijaci Rodeo Festival</t>
   </si>
   <si>
     <t>1976</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1976/req55.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1976/req55.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre gratificações de servidores por acúmulo de atribuições</t>
   </si>
   <si>
     <t>1977</t>
   </si>
   <si>
     <t>João Batista, Rogério Tungas</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1977/req56.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1977/req56.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre pagamentos de adicionais de insalubridade e servidores da prefeitura.</t>
   </si>
   <si>
     <t>1985</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1985/req57.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1985/req57.pdf</t>
   </si>
   <si>
     <t>Requer informações e providências referentes ao contrato de sinalização viária.</t>
   </si>
   <si>
     <t>1986</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1986/req58.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1986/req58.pdf</t>
   </si>
   <si>
     <t>Requer relatório detalhado de todas as gratificações aos servidores</t>
   </si>
   <si>
     <t>1994</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1994/req59.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1994/req59.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre profissionais, folhas de pagamento e repasses anuais do CISLAV e CONSANE.</t>
   </si>
   <si>
     <t>1995</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1995/req60.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1995/req60.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre valores de referência do IPTU nos bairros e condomínios do município.</t>
   </si>
   <si>
     <t>1996</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1996/req61.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1996/req61.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre servidores que possuem autorização para permanecer com veículos da Prefeitura.</t>
   </si>
   <si>
     <t>1997</t>
   </si>
   <si>
     <t>Bié, Juninho da Academia</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1997/req62.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1997/req62.pdf</t>
   </si>
   <si>
     <t>Requer informações acerca de tributação da fábrica de chocolates.</t>
   </si>
   <si>
     <t>1998</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1998/req63.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1998/req63.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre serviços de retransmissão de sinal de televisão na cidade.</t>
   </si>
   <si>
     <t>2008</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2008/req64.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2008/req64.pdf</t>
   </si>
   <si>
     <t>Requer informações acerca dos serviços de limpeza urbana em nossa cidade.</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2011/req65.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2011/req65.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre gabinete dentário do PSF Centro.</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2012/req66.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2012/req66.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre medicamentos de uso contínuo que estão em falta.</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2018/req67.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2018/req67.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre denúncias apresentadas.</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2023/req68.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2023/req68.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre repasses ao CISLAV.</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2024/req69.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2024/req69.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre serviços prestados pelo CISLAV.</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2025/req70.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2025/req70.pdf</t>
   </si>
   <si>
     <t>Requer envio de laudos inerentes ao adicional de insalubridade.</t>
   </si>
   <si>
     <t>2032</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2032/req71.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2032/req71.pdf</t>
   </si>
   <si>
     <t>Requer informações inerentes ao acesso das câmeras de segurança instaladas no Município.</t>
   </si>
   <si>
     <t>2040</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2040/req72.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2040/req72.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre obras da Escola Municipal.</t>
   </si>
   <si>
     <t>2041</t>
   </si>
   <si>
     <t>Marcelo do Mazico, Márcio Moraes Vilas Boas</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2041/req73.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2041/req73.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre funcionamento de aparelhos de ar-condicionado.</t>
   </si>
   <si>
     <t>2042</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2042/req74.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2042/req74.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre data de entrega das obras das casas populares.</t>
   </si>
   <si>
     <t>2056</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2056/req75.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2056/req75.pdf</t>
   </si>
   <si>
     <t>Requer providências para liberação de exames na Secretaria Municipal de Saúde</t>
   </si>
   <si>
     <t>2062</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2062/req76.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2062/req76.pdf</t>
   </si>
   <si>
     <t>Requer documentação e providências quanto ao empreendimento Lotes comerciais 01 e 02 – Suli Empreendimentos.</t>
   </si>
   <si>
     <t>2063</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2063/req77.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2063/req77.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre a jornada de trabalho dos motoristas da Prefeitura Municipal.</t>
   </si>
   <si>
     <t>2065</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2065/req78.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2065/req78.pdf</t>
   </si>
   <si>
     <t>Requer notas fiscais, relatórios de controle de medicamentos e convênios da saúde municipal.</t>
   </si>
   <si>
     <t>2066</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2066/req79.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2066/req79.pdf</t>
   </si>
   <si>
     <t>Requer notas fiscais e empenhos de medicamentos e insumos de saúde.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3468,67 +3468,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1804/ind1.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1805/ind2.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1806/ind3.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1807/ind4.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1808/ind5.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1809/ind6.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1810/ind7.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1811/ind8.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1812/ind9.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1813/ind10.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1814/ind11.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1815/ind12.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1816/ind13.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1817/ind14.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1818/ind15.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1819/ind16.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1820/ind17.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1827/ind18.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1828/ind19.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1829/ind20.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1830/ind21.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1831/ind22.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1832/ind23.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1833/ind24.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1834/ind25.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1835/ind26.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1836/ind27.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1837/ind28.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1839/ind29.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1840/ind30.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1841/ind31.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1842/ind32.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1843/ind33.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1844/ind34.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1845/ind35.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1852/ind36.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1853/ind37.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1854/ind38.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1855/ind39.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1861/ind40.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1862/ind41.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1863/ind42.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1864/ind43.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1871/ind44.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1872/ind45.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1873/ind46.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1874/ind47.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1875/ind48.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1876/ind49.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1880/ind50.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1881/ind51.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1882/ind52.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1883/ind53.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1884/ind54.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1885/ind55.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1886/ind56.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1887/ind57.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1888/ind58.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1892/ind59.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1893/ind60.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1894/ind61.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1895/ind62.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1896/ind63.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1901/ind64.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1902/ind65.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1903/ind66.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1904/ind67.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1905/ind68.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1912/ind69.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1913/ind70.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1916/ind71.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1917/ind72.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1918/ind73.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1926/ind74.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1927/ind75.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1928/ind76.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1929/ind77.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1930/ind78.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1931/ind79.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1935/ind80.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1936/ind81.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1937/ind82.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1941/ind83.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1942/ind84.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1943/ind85.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1948/ind86.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1949/ind87.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1950/ind88.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1952/ind89.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1953/ind90.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1954/ind91.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1956/ind92.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1957/ind93.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1962/ind94.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1964/ind95.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1965/ind96.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1966/ind97.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1967/ind98.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1968/ind99.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1969/ind100.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1970/ind101.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1978/ind102.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1979/ind103.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1980/ind104.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1981/ind105.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1987/ind106.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1988/ind107.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1989/ind108.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1990/ind109.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1991/ind110.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1992/ind111.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1993/ind112.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1999/ind113.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2000/ind114.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2001/ind115.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2006/ind116.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2007/ind117.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2014/ind119.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2015/ind120.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2016/ind121.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2017/ind122.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2019/ind123.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2020/ind124.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2021/ind125.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2022/ind126.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2026/ind127.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2027/ind128.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2028/ind129.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2033/ind130.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2034/ind131.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2035/ind132.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2036/ind133.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2037/ind134.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2038/ind135.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2043/ind136.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2044/ind137.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2045/ind138.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2046/ind139.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2047/ind140.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2048/ind141.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2049/ind142.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2050/ind143.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2051/ind144.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2052/ind145.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2053/ind146.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2057/ind147.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2058/ind148.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2059/ind149.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2060/ind150.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2061/ind151.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2067/ind152.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2068/ind153.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2069/ind154.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2070/ind155.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2071/ind156.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2072/ind157.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2073/ind158.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2074/ind159.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1826/plc1-25_-_refis.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1919/plc2-25_-_desenv_econ_e_emprego.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1921/1_-_plc_3-2025_-_projeto_plano_diretor_-_anexos_ii_iii_xii_e_xiii.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1974/plc4-25_-_altera_estrutura.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2054/plc5-25_-_auxilio_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2055/plc6-25_-__codigo_de_obras.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2077/plc7-25_-_altera_e_cria_cargos.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1802/pl1-25_-_busao_gratis_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1825/pl2-25_-_repassa_amver.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1838/pl3-25_-_cria_cargo_monitor_escolar.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1851/pl4-25_-_programa_integridade_cultural.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1889/pl5-25_-_reajuste_executivo.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1890/pl6-25_-_reajuste_legislativo.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1891/pl_7-25_-_altrera_lei_1494-24.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1944/pl9-25_-_altera_espacos_publicos.pdf.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1955/pl10-25_-_recursos_apae.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1959/pl11-25_-_adiantamento_motorista.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1960/pl12-25_-_vinho.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1971/pl13-25_-_apreensao_animais.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1972/pl14-25_-_credito_suplementar.pdf.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1973/pl15-25_-_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2002/pl16-25_-_loa_2026.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2003/pl17-25_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2004/pl18-25_-_isencao_inscricao.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2009/pl19-25_-_incorpora_abono.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2010/pl20-25_-_calendario_eventos.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2029/pl21-25_-_alienacao_bem_imovel.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2030/pl22-25_-_placas_informativas.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2031/pl23-25_-_suplementacao_camara.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2075/pl24-25_-_repasse_camare.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2076/pl25-25_-_suplementa_camara.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2079/pl_26-25_-_calendario_eventos.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1982/pr1-25_-_regulamenta_uso_carro.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1983/pr2-25_-_diarias_vereadore.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1984/pr3-25_-_atualiza_diarias_servidores.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2005/pr4-25-_altera_resolucao_veiculo.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2064/pr5-25_-_alteracoes_regimento_interno.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2039/emenda_a_lom_1-25.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1803/req1.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1821/req2.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1822/req3.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1823/req4.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1824/req5.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1846/req6.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1847/req7.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1848/req8.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1849/req9.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1850/req10.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1856/req11.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1857/req12.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1858/req13.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1859/req14.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1860/req15.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1865/req16.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1866/req17.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1867/req18.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1868/req19.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1869/req20.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1870/req21.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1877/req22.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1878/req23.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1879/req24.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1897/req25.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1898/req26.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1899/req27.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1900/req28.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1906/req29.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1907/req30.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1908/req31.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1909/req32.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1910/req33.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1911/req34.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1914/req35.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1915/req36.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1922/req37.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1923/req38.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1924/req39.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1925/req40.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1932/req41.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1933/req42.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1934/req43.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1938/req44.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1939/req45.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1940/req46.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1945/req47.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1946/req48.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1947/req49.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1951/req50.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1958/req51.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1961/req52.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1963/req53.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1975/req54.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1976/req55.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1977/req56.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1985/req57.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1986/req58.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1994/req59.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1995/req60.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1996/req61.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1997/req62.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1998/req63.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2008/req64.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2011/req65.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2012/req66.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2018/req67.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2023/req68.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2024/req69.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2025/req70.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2032/req71.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2040/req72.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2041/req73.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2042/req74.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2056/req75.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2062/req76.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2063/req77.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2065/req78.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2066/req79.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1804/ind1.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1805/ind2.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1806/ind3.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1807/ind4.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1808/ind5.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1809/ind6.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1810/ind7.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1811/ind8.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1812/ind9.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1813/ind10.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1814/ind11.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1815/ind12.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1816/ind13.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1817/ind14.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1818/ind15.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1819/ind16.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1820/ind17.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1827/ind18.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1828/ind19.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1829/ind20.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1830/ind21.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1831/ind22.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1832/ind23.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1833/ind24.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1834/ind25.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1835/ind26.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1836/ind27.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1837/ind28.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1839/ind29.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1840/ind30.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1841/ind31.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1842/ind32.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1843/ind33.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1844/ind34.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1845/ind35.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1852/ind36.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1853/ind37.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1854/ind38.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1855/ind39.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1861/ind40.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1862/ind41.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1863/ind42.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1864/ind43.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1871/ind44.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1872/ind45.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1873/ind46.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1874/ind47.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1875/ind48.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1876/ind49.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1880/ind50.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1881/ind51.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1882/ind52.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1883/ind53.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1884/ind54.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1885/ind55.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1886/ind56.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1887/ind57.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1888/ind58.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1892/ind59.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1893/ind60.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1894/ind61.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1895/ind62.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1896/ind63.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1901/ind64.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1902/ind65.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1903/ind66.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1904/ind67.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1905/ind68.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1912/ind69.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1913/ind70.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1916/ind71.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1917/ind72.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1918/ind73.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1926/ind74.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1927/ind75.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1928/ind76.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1929/ind77.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1930/ind78.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1931/ind79.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1935/ind80.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1936/ind81.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1937/ind82.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1941/ind83.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1942/ind84.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1943/ind85.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1948/ind86.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1949/ind87.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1950/ind88.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1952/ind89.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1953/ind90.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1954/ind91.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1956/ind92.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1957/ind93.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1962/ind94.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1964/ind95.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1965/ind96.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1966/ind97.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1967/ind98.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1968/ind99.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1969/ind100.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1970/ind101.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1978/ind102.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1979/ind103.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1980/ind104.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1981/ind105.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1987/ind106.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1988/ind107.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1989/ind108.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1990/ind109.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1991/ind110.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1992/ind111.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1993/ind112.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1999/ind113.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2000/ind114.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2001/ind115.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2006/ind116.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2007/ind117.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2014/ind119.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2015/ind120.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2016/ind121.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2017/ind122.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2019/ind123.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2020/ind124.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2021/ind125.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2022/ind126.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2026/ind127.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2027/ind128.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2028/ind129.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2033/ind130.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2034/ind131.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2035/ind132.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2036/ind133.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2037/ind134.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2038/ind135.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2043/ind136.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2044/ind137.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2045/ind138.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2046/ind139.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2047/ind140.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2048/ind141.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2049/ind142.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2050/ind143.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2051/ind144.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2052/ind145.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2053/ind146.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2057/ind147.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2058/ind148.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2059/ind149.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2060/ind150.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2061/ind151.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2067/ind152.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2068/ind153.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2069/ind154.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2070/ind155.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2071/ind156.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2072/ind157.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2073/ind158.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2074/ind159.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1826/plc1-25_-_refis.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1919/plc2-25_-_desenv_econ_e_emprego.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1921/1_-_plc_3-2025_-_projeto_plano_diretor_-_anexos_ii_iii_xii_e_xiii.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1974/plc4-25_-_altera_estrutura.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2054/plc5-25_-_auxilio_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2055/plc6-25_-__codigo_de_obras.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2077/plc7-25_-_altera_e_cria_cargos.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1802/pl1-25_-_busao_gratis_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1825/pl2-25_-_repassa_amver.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1838/pl3-25_-_cria_cargo_monitor_escolar.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1851/pl4-25_-_programa_integridade_cultural.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1889/pl5-25_-_reajuste_executivo.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1890/pl6-25_-_reajuste_legislativo.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1891/pl_7-25_-_altrera_lei_1494-24.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1944/pl9-25_-_altera_espacos_publicos.pdf.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1955/pl10-25_-_recursos_apae.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1959/pl11-25_-_adiantamento_motorista.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1960/pl12-25_-_vinho.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1971/pl13-25_-_apreensao_animais.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1972/pl14-25_-_credito_suplementar.pdf.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1973/pl15-25_-_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2002/pl16-25_-_loa_2026.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2003/pl17-25_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2004/pl18-25_-_isencao_inscricao.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2009/pl19-25_-_incorpora_abono.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2010/pl20-25_-_calendario_eventos.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2029/pl21-25_-_alienacao_bem_imovel.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2030/pl22-25_-_placas_informativas.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2031/pl23-25_-_suplementacao_camara.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2075/pl24-25_-_repasse_camare.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2076/pl25-25_-_suplementa_camara.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2079/pl_26-25_-_calendario_eventos.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1982/pr1-25_-_regulamenta_uso_carro.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1983/pr2-25_-_diarias_vereadore.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1984/pr3-25_-_atualiza_diarias_servidores.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2005/pr4-25-_altera_resolucao_veiculo.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2064/pr5-25_-_alteracoes_regimento_interno.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2039/emenda_a_lom_1-25.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1803/req1.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1821/req2.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1822/req3.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1823/req4.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1824/req5.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1846/req6.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1847/req7.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1848/req8.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1849/req9.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1850/req10.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1856/req11.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1857/req12.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1858/req13.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1859/req14.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1860/req15.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1865/req16.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1866/req17.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1867/req18.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1868/req19.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1869/req20.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1870/req21.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1877/req22.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1878/req23.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1879/req24.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1897/req25.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1898/req26.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1899/req27.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1900/req28.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1906/req29.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1907/req30.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1908/req31.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1909/req32.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1910/req33.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1911/req34.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1914/req35.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1915/req36.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1922/req37.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1923/req38.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1924/req39.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1925/req40.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1932/req41.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1933/req42.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1934/req43.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1938/req44.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1939/req45.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1940/req46.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1945/req47.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1946/req48.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1947/req49.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1951/req50.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1958/req51.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1961/req52.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1963/req53.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1975/req54.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1976/req55.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1977/req56.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1985/req57.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1986/req58.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1994/req59.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1995/req60.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1996/req61.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1997/req62.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/1998/req63.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2008/req64.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2011/req65.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2012/req66.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2018/req67.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2023/req68.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2024/req69.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2025/req70.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2032/req71.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2040/req72.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2041/req73.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2042/req74.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2056/req75.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2062/req76.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2063/req77.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2065/req78.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2025/2066/req79.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H279"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="41" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="134.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="130.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="130" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="223.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>