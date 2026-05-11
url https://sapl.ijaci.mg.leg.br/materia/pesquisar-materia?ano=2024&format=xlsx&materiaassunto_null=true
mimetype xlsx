--- v0 (2026-02-03)
+++ v1 (2026-05-11)
@@ -54,1989 +54,1989 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1616</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Juninho da Academia</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1616/ind1.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1616/ind1.pdf</t>
   </si>
   <si>
     <t>Solicita poda de árvores e reparos em estradas rurais</t>
   </si>
   <si>
     <t>1617</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1617/ind2.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1617/ind2.pdf</t>
   </si>
   <si>
     <t>Solicita reparos nos leitos de estradas rurais.</t>
   </si>
   <si>
     <t>1618</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1618/ind3.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1618/ind3.pdf</t>
   </si>
   <si>
     <t>Solicita limpeza de lote atrás do prédio da creche</t>
   </si>
   <si>
     <t>1619</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1619/ind4.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1619/ind4.pdf</t>
   </si>
   <si>
     <t>Solicita instalação de luminária em um poste.</t>
   </si>
   <si>
     <t>1620</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1620/ind5.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1620/ind5.pdf</t>
   </si>
   <si>
     <t>Solicita instalação de cortinas nas janelas da Escola Municipal Pe. Emilio Luiz Lunks.</t>
   </si>
   <si>
     <t>1621</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Nico do Zé Onofre</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1621/ind6.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1621/ind6.pdf</t>
   </si>
   <si>
     <t>Solicita melhorias no cruzamento da Rua Vigilato Vilas Boas com a Rua Comissário Vilas Boas</t>
   </si>
   <si>
     <t>1622</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1622/ind7.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1622/ind7.pdf</t>
   </si>
   <si>
     <t>Solicita instalação de quebra-molas na Rua Projetada no Bairro da Serra.</t>
   </si>
   <si>
     <t>1623</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1623/ind8.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1623/ind8.pdf</t>
   </si>
   <si>
     <t>Solicita designação de servidor para embarque e desembarque dos alunos da rede municipal.</t>
   </si>
   <si>
     <t>1624</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Jhonatha do Dilson</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1624/ind9.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1624/ind9.pdf</t>
   </si>
   <si>
     <t>Solicita limpeza de lotes de terrenos da Prefeitura.</t>
   </si>
   <si>
     <t>1625</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1625/ind10.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1625/ind10.pdf</t>
   </si>
   <si>
     <t>Solicita notificação da COPASA pelos serviços de má qualidade que vem sendo prestados.</t>
   </si>
   <si>
     <t>1626</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1626/ind11.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1626/ind11.pdf</t>
   </si>
   <si>
     <t>Solicita que sejam aceitas doações para confecção de lixeiras.</t>
   </si>
   <si>
     <t>1632</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Corguinho</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1632/ind12.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1632/ind12.pdf</t>
   </si>
   <si>
     <t>Apresenta moções de aplausos.</t>
   </si>
   <si>
     <t>1633</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Olivia da Ni</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1633/ind13.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1633/ind13.pdf</t>
   </si>
   <si>
     <t>Solicita notificação de terrenos sujos.</t>
   </si>
   <si>
     <t>1634</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Celio do Espetinho</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1634/ind14.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1634/ind14.pdf</t>
   </si>
   <si>
     <t>Solicita concessão de recursos para blocos carnavalescos.</t>
   </si>
   <si>
     <t>1635</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1635/ind15.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1635/ind15.pdf</t>
   </si>
   <si>
     <t>Solicita regularização dos vencimentos dos dentistas e auxiliares de consultório.</t>
   </si>
   <si>
     <t>1643</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1643/ind16.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1643/ind16.pdf</t>
   </si>
   <si>
     <t>Solicita fiscalização no reparos das vias.</t>
   </si>
   <si>
     <t>1644</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1644/ind17.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1644/ind17.pdf</t>
   </si>
   <si>
     <t>Solicita providencias para evitar acúmulo de água próximo ao calcário Santa Helena.</t>
   </si>
   <si>
     <t>1645</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1645/ind18.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1645/ind18.pdf</t>
   </si>
   <si>
     <t>Solicita envio de moções de aplausos.</t>
   </si>
   <si>
     <t>1646</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1646/ind19.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1646/ind19.pdf</t>
   </si>
   <si>
     <t>Solicita melhorias na Rua Ademir Cesário Leite.</t>
   </si>
   <si>
     <t>1647</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1647/ind20.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1647/ind20.pdf</t>
   </si>
   <si>
     <t>Solicita melhorias na Rua Francisco de Abreu Vilas Boas.</t>
   </si>
   <si>
     <t>1664</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1664/ind21.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1664/ind21.pdf</t>
   </si>
   <si>
     <t>Solicita limpeza nas ruas e outros espaços da Vila Industrial.</t>
   </si>
   <si>
     <t>1665</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Jhonatha do Dilson, Banana, Corguinho, Juninho da Academia, Olivia da Ni, Rogério Tungas</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1665/ind22.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1665/ind22.pdf</t>
   </si>
   <si>
     <t>Solicita escoamento de água da Rua das Grevilhas, no Bairro Jardim Planalto.</t>
   </si>
   <si>
     <t>1666</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Banana, Celio do Espetinho, Helton da Ambulância, Jhonatha do Dilson, Juninho da Academia, Nico do Zé Onofre, Olivia da Ni, Rogério Tungas</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1666/ind23.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1666/ind23.pdf</t>
   </si>
   <si>
     <t>Solicita instalação de placas contendo nomes das ruas.</t>
   </si>
   <si>
     <t>1670</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Solicita recolhimento de gado e cavalos soltos nas ruas da cidade.</t>
   </si>
   <si>
     <t>1671</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1671/ind25.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1671/ind25.pdf</t>
   </si>
   <si>
     <t>Solicita instalação de postes de energia elétrica e iluminação em Rua do Córrego Pintado.</t>
   </si>
   <si>
     <t>1672</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1672/ind26.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1672/ind26.pdf</t>
   </si>
   <si>
     <t>Solicita limpeza nas ruas e outros espaços no loteamento dos herdeiros do Sr. Orozimbo.</t>
   </si>
   <si>
     <t>1673</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1673/ind27.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1673/ind27.pdf</t>
   </si>
   <si>
     <t>Solicita limpeza na Rua Projetada no bairro da Serra.</t>
   </si>
   <si>
     <t>1674</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1674/ind28.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1674/ind28.pdf</t>
   </si>
   <si>
     <t>1683</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>Solicita correção em placa de inauguração.</t>
   </si>
   <si>
     <t>1684</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1684/ind30.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1684/ind30.pdf</t>
   </si>
   <si>
     <t>Solicita envio de projeto para pagamento de insentivos.</t>
   </si>
   <si>
     <t>1685</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1685/ind31.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1685/ind31.pdf</t>
   </si>
   <si>
     <t>Solicita designação de servidores para vigilância sanitária e epidemiologia.</t>
   </si>
   <si>
     <t>1686</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1686/ind32.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1686/ind32.pdf</t>
   </si>
   <si>
     <t>Solicita envio de moção de aplauso (Luiz Paulo Alves).</t>
   </si>
   <si>
     <t>1687</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1687/ind33.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1687/ind33.pdf</t>
   </si>
   <si>
     <t>1688</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1688/ind34.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1688/ind34.pdf</t>
   </si>
   <si>
     <t>Solicita da COPASA a renegociação de dividas dos cidadãos.</t>
   </si>
   <si>
     <t>1689</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1689/ind35.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1689/ind35.pdf</t>
   </si>
   <si>
     <t>Solicita envio de projeto de lei instituindo o REFIS 2024.</t>
   </si>
   <si>
     <t>1690</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1690/ind36.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1690/ind36.pdf</t>
   </si>
   <si>
     <t>Solicita aumento nos atendimentos de fisioterapia.</t>
   </si>
   <si>
     <t>1691</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1691/ind37.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1691/ind37.pdf</t>
   </si>
   <si>
     <t>Solicita limpeza no bairro Beira Rio.</t>
   </si>
   <si>
     <t>1692</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1692/ind38.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1692/ind38.pdf</t>
   </si>
   <si>
     <t>Solicita moção de aplausos (Paroquia Nossa Senhora da Conceição)</t>
   </si>
   <si>
     <t>1693</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1693/ind39.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1693/ind39.pdf</t>
   </si>
   <si>
     <t>Solicita limpeza no bairro Novo Horizonte.</t>
   </si>
   <si>
     <t>1694</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1694/ind40.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1694/ind40.pdf</t>
   </si>
   <si>
     <t>Solicita criação de cronograma para pagamento de férias premio.</t>
   </si>
   <si>
     <t>1695</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1695/ind41.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1695/ind41.pdf</t>
   </si>
   <si>
     <t>Solicita regularização dos telefones fixos da prefeitura.</t>
   </si>
   <si>
     <t>1705</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>Helton da Ambulância</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1705/ind42.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1705/ind42.pdf</t>
   </si>
   <si>
     <t>Solicita ao DEER MG limpeza das margens da Rodovia MG335</t>
   </si>
   <si>
     <t>1707</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1707/ind43.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1707/ind43.pdf</t>
   </si>
   <si>
     <t>1708</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1708/ind44.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1708/ind44.pdf</t>
   </si>
   <si>
     <t>Solicita ao DER/MG limpeza das margens da Rodovia MG-335.</t>
   </si>
   <si>
     <t>1709</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1709/ind45.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1709/ind45.pdf</t>
   </si>
   <si>
     <t>Solicita convênio com a Universidade e Faculdades pra contratação de estagiários.</t>
   </si>
   <si>
     <t>1715</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1715/ind46.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1715/ind46.pdf</t>
   </si>
   <si>
     <t>Solicita envio de moção de aplausos.</t>
   </si>
   <si>
     <t>1716</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1716/ind47.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1716/ind47.pdf</t>
   </si>
   <si>
     <t>Solicita construção de campo de futebol no loteamento Sebastião Rodrigues de Souza.</t>
   </si>
   <si>
     <t>1739</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1739/ind48.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1739/ind48.pdf</t>
   </si>
   <si>
     <t>Solicita rondas da Polícia Militar próximo às escolas</t>
   </si>
   <si>
     <t>1740</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1740/ind49.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1740/ind49.pdf</t>
   </si>
   <si>
     <t>Solicita aquisição de cobertores pela Secretaria Municipal de Desenvolvimento Social</t>
   </si>
   <si>
     <t>1746</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1746/ind50.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1746/ind50.pdf</t>
   </si>
   <si>
     <t>Solicita que seja designado servidor para permanecer no portão da creche.</t>
   </si>
   <si>
     <t>1763</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1763/ind51.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1763/ind51.pdf</t>
   </si>
   <si>
     <t>Solicita providências para fornecimento de número de casas em rua no bairro Ipiranga</t>
   </si>
   <si>
     <t>1775</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1775/ind52.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1775/ind52.pdf</t>
   </si>
   <si>
     <t>Solicita construção de banheiros na Praça recém inaugurada na Avenida Luiz Gonzaga Vilas Boas.</t>
   </si>
   <si>
     <t>1780</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1780/ind53.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1780/ind53.pdf</t>
   </si>
   <si>
     <t>Solicita da COPASA providências para nivelamento das tampas de rede de esgoto e água.</t>
   </si>
   <si>
     <t>1789</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1789/ind54.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1789/ind54.pdf</t>
   </si>
   <si>
     <t>Solicita providencias quanto a infestação de morcegos em imóvel no bairro da Serra.</t>
   </si>
   <si>
     <t>1791</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1791/ind55.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1791/ind55.pdf</t>
   </si>
   <si>
     <t>Solicita limpeza do prédio escolar em construção localizado em frente a esta Câmara.</t>
   </si>
   <si>
     <t>1793</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1793/ind56.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1793/ind56.pdf</t>
   </si>
   <si>
     <t>Solicita a limpeza dos arredores do PSF e Sala de Vacinas;</t>
   </si>
   <si>
     <t>1794</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1794/ind57.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1794/ind57.pdf</t>
   </si>
   <si>
     <t>Solicita a limpeza nas ruas e outros espaços da Vila Industrial.</t>
   </si>
   <si>
     <t>1795</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>Rogério Tungas</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1795/ind58.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1795/ind58.pdf</t>
   </si>
   <si>
     <t>Solicita limpeza nos prédios e locais públicos;</t>
   </si>
   <si>
     <t>1796</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>Bié</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1796/ind59.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1796/ind59.pdf</t>
   </si>
   <si>
     <t>Solicita adoção de medidas para manutenção dos veículos da Prefeitura;</t>
   </si>
   <si>
     <t>1610</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Fabiano da Silva Moretti</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1610/plc1_-_2024_-_altera_plano_diretor.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1610/plc1_-_2024_-_altera_plano_diretor.pdf</t>
   </si>
   <si>
     <t>Altera o anexo III da Lei Complementar Municipal 758, de 8 de janeiro de 2003</t>
   </si>
   <si>
     <t>1641</t>
   </si>
   <si>
     <t>Altera a Lei n.º 888 de 23 de outubro de 2006 e dá outras providências.</t>
   </si>
   <si>
     <t>1667</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1667/plc3_-_2024_-_concessao_cislav.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1667/plc3_-_2024_-_concessao_cislav.pdf</t>
   </si>
   <si>
     <t>Autoriza concessão de direito real de uso de bem imóvel ao CISLAV – Consórcio Intermunicipal de Saúde da Microrregião de Lavras e dá outras providências</t>
   </si>
   <si>
     <t>1669</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1669/plc4_-_2024_-_altera_concessao.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1669/plc4_-_2024_-_altera_concessao.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar 1.433/2023 que autoriza a permuta de bem imóvel pertencente ao patrimônio público municipal, com torna em dinheiro e dá outras providências</t>
   </si>
   <si>
     <t>1730</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1730/plc5-24_-_altera_pd_completo.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1730/plc5-24_-_altera_pd_completo.pdf</t>
   </si>
   <si>
     <t>Altera os anexos I, II, III da Lei Complementar Municipal 758, de 08 de janeiro de 2003</t>
   </si>
   <si>
     <t>1745</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1745/plc6-24_-_altera_alienacao_bens.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1745/plc6-24_-_altera_alienacao_bens.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar 1.391/2021 que autoriza a alienação de bens imóveis pertencentes ao patrimônio público municipal e dá outras providências</t>
   </si>
   <si>
     <t>1779</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1779/plc7-24_-_credito_suplementar.pdf.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1779/plc7-24_-_credito_suplementar.pdf.pdf</t>
   </si>
   <si>
     <t>1627</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1627/pl1-2024_-_normas_cemiterio.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1627/pl1-2024_-_normas_cemiterio.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre normas acerca da prestação de serviços funerários e administração do Cemitério Municipal atual e do novo Cemitério Municipal de Ijaci e dá outras providências</t>
   </si>
   <si>
     <t>1628</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1628/pl2-2024_-_repasse_apae.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1628/pl2-2024_-_repasse_apae.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município a efetuar repasse financeiro para a Associação de Pais e Amigos Excepcionais – APAE de Ijaci e dá outras providências</t>
   </si>
   <si>
     <t>1629</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1629/pl3-2024_-_hinos_escolas.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1629/pl3-2024_-_hinos_escolas.pdf</t>
   </si>
   <si>
     <t>Institui oficialmente o Hino das Escolas Municipais de Ijaci</t>
   </si>
   <si>
     <t>1630</t>
   </si>
   <si>
     <t>Juninho da Academia, Olivia da Ni</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1630/pl4-2024_-_quem_ama_cuida.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1630/pl4-2024_-_quem_ama_cuida.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal “Ijaci, Quem Ama Cuida!” e dá outras providências</t>
   </si>
   <si>
     <t>1640</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1640/pl5-2024_-_diferenca_piso_enfermagem.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1640/pl5-2024_-_diferenca_piso_enfermagem.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização de pagamento de diferença do piso nacional da enfermagem aos servidores que especifica e dá outras providências</t>
   </si>
   <si>
     <t>1642</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1642/pl6-2024_-_denomina_logradouro.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1642/pl6-2024_-_denomina_logradouro.pdf</t>
   </si>
   <si>
     <t>Denomina Rua Paulo Cesar da Paixão, o logradouro público que especifica</t>
   </si>
   <si>
     <t>1660</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1660/pl7-2024_-_limpeza_terrenos.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1660/pl7-2024_-_limpeza_terrenos.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a limpeza de terrenos no Município de Ijaci, e dá outras providências</t>
   </si>
   <si>
     <t>1661</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral anual dos vencimentos do funcionalismo público municipal da administração direta.</t>
   </si>
   <si>
     <t>1662</t>
   </si>
   <si>
     <t>Concede revisão geral na remuneração dos servidores da Câmara Municipal</t>
   </si>
   <si>
     <t>1668</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1668/pl10-2024_-_repasse_bombeiros.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1668/pl10-2024_-_repasse_bombeiros.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município a efetuar repasse financeiro para a Fundação Salvar do Corpo de Bombeiros Militar do Estado de Minas Gerais e dá outras providências</t>
   </si>
   <si>
     <t>1681</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1681/pl11-24_-_denomina_logradouro.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1681/pl11-24_-_denomina_logradouro.pdf</t>
   </si>
   <si>
     <t>Denomina de Rua Miguel Fonseca, o logradouro público que especifica</t>
   </si>
   <si>
     <t>1682</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1682/pl12-24_-_area_edificante_rodovia.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1682/pl12-24_-_area_edificante_rodovia.pdf</t>
   </si>
   <si>
     <t>Estabelece reserva de área não edificante às margens da Rodovia Estadual MG-335</t>
   </si>
   <si>
     <t>1706</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1706/pl13-24_-_ldo_2025.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1706/pl13-24_-_ldo_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para elaboração e execução da Lei Orçamentária de 2025, e dá outras providências</t>
   </si>
   <si>
     <t>1714</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1714/pl14-24_-_suplementacao.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1714/pl14-24_-_suplementacao.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional suplementar e criação de programa ao orçamento do exercício de 2024</t>
   </si>
   <si>
     <t>1720</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1720/pl15-24_-_suplementacao.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1720/pl15-24_-_suplementacao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito adicional suplementar por superávit financeiro ao orçamento de 2024</t>
   </si>
   <si>
     <t>1721</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1721/pl16-24_-_fixa_subsidios_prefeito_e_vice.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1721/pl16-24_-_fixa_subsidios_prefeito_e_vice.pdf</t>
   </si>
   <si>
     <t>Fixa os subsídios do Prefeito e Vice-Prefeito de Ijaci/MG para a gestão 2025 a 2028 e dá outras providências</t>
   </si>
   <si>
     <t>1722</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1722/pl17-24_-_fixa_vencimento_secretarios.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1722/pl17-24_-_fixa_vencimento_secretarios.pdf</t>
   </si>
   <si>
     <t>Fixa os subsídios dos Secretários Municipais para a gestão 2025 a 2028 e dá outras providências</t>
   </si>
   <si>
     <t>1726</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1726/pl18-24_-_suplementacao.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1726/pl18-24_-_suplementacao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito adicional suplementar por superavit financeiro ao orçamento de 2024</t>
   </si>
   <si>
     <t>1729</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1729/pl19-24_-_suplementacao.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1729/pl19-24_-_suplementacao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito adicional suplementar por excesso de arrecadação ao orçamento de 2024</t>
   </si>
   <si>
     <t>1731</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1731/pl20-24_-_programa_cuidando.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1731/pl20-24_-_programa_cuidando.pdf</t>
   </si>
   <si>
     <t>Institui o Programa “Cuidando de Quem Cuida”, visando promover ações de orientação e atenção às mães atípicas no Município de Ijaci/MG, e estabelece a semana da maternidade atípica</t>
   </si>
   <si>
     <t>1749</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1749/pl21-24_-__suplementacao.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1749/pl21-24_-__suplementacao.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Suplementar ao Orçamento do Exercício de 2024</t>
   </si>
   <si>
     <t>1750</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1750/pl22-24_-_ratifica_cislav.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1750/pl22-24_-_ratifica_cislav.pdf</t>
   </si>
   <si>
     <t>Ratifica as alterações ao Contrato de Consórcio Público do Consórcio Intermunicipal de Saúde dos Municípios da Microrregião de Lavras – CISLAV</t>
   </si>
   <si>
     <t>1751</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1751/pl23-24_-_credito_especial.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1751/pl23-24_-_credito_especial.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito especial e dá outras providências</t>
   </si>
   <si>
     <t>1752</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1752/pl24-24_-_credito_suplementar.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1752/pl24-24_-_credito_suplementar.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional suplementar ao orçamento do exercício de 2024</t>
   </si>
   <si>
     <t>1753</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1753/pl25-24_-_proibe_queimadas.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1753/pl25-24_-_proibe_queimadas.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição de queimadas na zona urbana, de expansão urbana e rural do Município, institui a semana municipal de conscientização, prevenção e combate às queimadas, e contém outras disposições</t>
   </si>
   <si>
     <t>1754</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1754/pl26-24_-_denomina_rua.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1754/pl26-24_-_denomina_rua.pdf</t>
   </si>
   <si>
     <t>Denomina Rua Maria do Carmo da Silva, o logradouro público que especifica</t>
   </si>
   <si>
     <t>1757</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1757/pl27-24_-_credito_suplementar.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1757/pl27-24_-_credito_suplementar.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de créditos adicionais suplementares ao orçamento de 2024, fixado pela lei municipal 1464/2023</t>
   </si>
   <si>
     <t>1758</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1758/pl28-24_-_inclui_lotementos_pgv.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1758/pl28-24_-_inclui_lotementos_pgv.pdf</t>
   </si>
   <si>
     <t>Inclui novos loteamentos aprovados pelo Executivo Municipal na Planta Genérica de Valores – PGV do Município de Ijaci, e altera a Lei Complementar 1.314/2017</t>
   </si>
   <si>
     <t>1765</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1765/pl29-24_-_denomina_logradouro.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1765/pl29-24_-_denomina_logradouro.pdf</t>
   </si>
   <si>
     <t>Denomina de Praça Paulo Roberto de Mendonça, o logradouro público que especifica</t>
   </si>
   <si>
     <t>1766</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1766/pl30-24_-_credito_suplementar.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1766/pl30-24_-_credito_suplementar.pdf</t>
   </si>
   <si>
     <t>Autroriza a abertura de Crédito Adicional Suplementar ao orçamento do exercício de 2024</t>
   </si>
   <si>
     <t>1770</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1770/pl31-2024_-_altera_ldo.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1770/pl31-2024_-_altera_ldo.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal 1.486/2024 que Dispõe sobre as Diretrizes para Elaboração e Execução da Lei Orçamentária de 2025, e dá outras providências</t>
   </si>
   <si>
     <t>1771</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1771/pl32-2024_-_loa_2025.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1771/pl32-2024_-_loa_2025.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa do Orçamento Fiscal do Município de Ijaci/MG, para o exercício financeiro de 2025</t>
   </si>
   <si>
     <t>1772</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1772/pl33-2024_-_atendimento_socioeducativo.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1772/pl33-2024_-_atendimento_socioeducativo.pdf</t>
   </si>
   <si>
     <t>Institui o Sistema Municipal de Atendimento Socioeducativo (SIMASE) nas modalidades de medidas socioeducativas de Liberdade Assistida (LA) e de Prestação de Serviços à Comunidade (PSC), destinado ao adolescente que praticar ato infracional no Município de Ijaci e dá outras providências</t>
   </si>
   <si>
     <t>1778</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1778/pl34-24_-_credito_suplementar.pdf.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1778/pl34-24_-_credito_suplementar.pdf.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de créditos adicionais suplementares ao orçamento de 2024, fixado pela Lei Municipal 1.464/2023</t>
   </si>
   <si>
     <t>1783</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1783/pl35-24_-_altera_lei_barracas.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1783/pl35-24_-_altera_lei_barracas.pdf</t>
   </si>
   <si>
     <t>Altera o Art. 1º da Lei 1456/2023</t>
   </si>
   <si>
     <t>1784</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1784/pl36-24_-_credito_suplementar_camara.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1784/pl36-24_-_credito_suplementar_camara.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura e anulação de créditos em dotações da Câmara Municipal no orçamento do exercício de 2024</t>
   </si>
   <si>
     <t>1785</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1785/pl37-24_-_credito_suplementar.pdf.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1785/pl37-24_-_credito_suplementar.pdf.pdf</t>
   </si>
   <si>
     <t>1787</t>
   </si>
   <si>
     <t>Nelsinho da Funerária</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1787/pl38-24_-_denomina_logradouros.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1787/pl38-24_-_denomina_logradouros.pdf</t>
   </si>
   <si>
     <t>DENOMINA AVENIDA E RUAS DO LOTEAMENTO PORTAL DA PRAIA</t>
   </si>
   <si>
     <t>1790</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1790/pl39-24_-_recursos_camare.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1790/pl39-24_-_recursos_camare.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal de Ijaci-MG destinar recursos a entidade privada “CAMARE – ASSOCIAÇÃO DOS CATADORES DE MATERIAIS RECICLÁVEIS DE IJACI”, de acordo com o artigo 26 da Lei Complementar 101 de 2000, e dá outras providências.</t>
   </si>
   <si>
     <t>1801</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1801/pl40-24_-_credito_especial.pdf.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1801/pl40-24_-_credito_especial.pdf.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito adicional especial ao orçamento vigente do Município de Ijaci</t>
   </si>
   <si>
     <t>1611</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1611/pr_1-24_-_reajuste_vereadores.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1611/pr_1-24_-_reajuste_vereadores.pdf</t>
   </si>
   <si>
     <t>Concede reajuste nos subsídios dos Vereadores do Município de Ijaci/MG para o exercício de 2024</t>
   </si>
   <si>
     <t>1631</t>
   </si>
   <si>
     <t>Dispõe sobre a implementação de Sistema de Rastreamento em Veículos do Legislativo Municipal de Ijaci</t>
   </si>
   <si>
     <t>1663</t>
   </si>
   <si>
     <t>Altera o § 1º do art. 139 e inclui parágrafos aos arts. 140 da Resolução n.º 542/2014 que estabelece o Regimento Interno da Câmara Municipal de Ijaci e dá outras providências.</t>
   </si>
   <si>
     <t>1723</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1723/pr4-24_-_fixa_subsidios_vereadores.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1723/pr4-24_-_fixa_subsidios_vereadores.pdf</t>
   </si>
   <si>
     <t>Fixa os subsídios dos Vereadores para vigorar na Legislatura 2025 a 2028</t>
   </si>
   <si>
     <t>1727</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1727/pr5-24_-_altera_o_regimento.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1727/pr5-24_-_altera_o_regimento.pdf</t>
   </si>
   <si>
     <t>Altera a redação do Artigo 140 da Resolução n.º 542/2014 que Estabelece o Regimento Interno da Câmara Municipal de Ijaci e dá outras providências</t>
   </si>
   <si>
     <t>1732</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1732/pr6-24_-_atualizacao_endereco.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1732/pr6-24_-_atualizacao_endereco.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a atualização de endereço dos Vereadores à Câmara Municipal de Ijaci/MG</t>
   </si>
   <si>
     <t>1759</t>
   </si>
   <si>
     <t>Comissão de Finanças, Orçamento e Tomada de Contas</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1759/parecer_-_pr7-24_-_contas_2020.pdf.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1759/parecer_-_pr7-24_-_contas_2020.pdf.pdf</t>
   </si>
   <si>
     <t>Aprova o Parecer Prévio do TCE-MG quanto a prestação de contas do Executivo Municipal exercício 2020</t>
   </si>
   <si>
     <t>1782</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1782/pr_8-2024_-_altera_regimento.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1782/pr_8-2024_-_altera_regimento.pdf</t>
   </si>
   <si>
     <t>Altera o art. 17 do Regimento Interno da Câmara Municipal de Ijaci-MG</t>
   </si>
   <si>
     <t>1792</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1792/pr9-24_-_altera_sede_camara.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1792/pr9-24_-_altera_sede_camara.pdf</t>
   </si>
   <si>
     <t>Autoriza transferência temporária da sede regimental do Poder Legislativo e dá outras providências</t>
   </si>
   <si>
     <t>1781</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Proposta de Emenda a Lei Orgânica Municipal</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1781/emenda_lom_1-2024.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1781/emenda_lom_1-2024.pdf</t>
   </si>
   <si>
     <t>Altera o art. 37 da Lei Orgânica Municipal de Ijaci-MG</t>
   </si>
   <si>
     <t>1613</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1613/req1.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1613/req1.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre loteamento as margens da Rodovia MG-335.</t>
   </si>
   <si>
     <t>1614</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1614/req2.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1614/req2.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre critérios para liberação de horas extras.</t>
   </si>
   <si>
     <t>1615</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1615/req3.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1615/req3.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre a não liberação de recursos para Ijaci Futebol Clube.</t>
   </si>
   <si>
     <t>1636</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1636/req4.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1636/req4.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre liberação do cartão do auxílio-alimentação aos servidores</t>
   </si>
   <si>
     <t>1637</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1637/req5.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1637/req5.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre aumento nos valores dos vencimentos dos servidores.</t>
   </si>
   <si>
     <t>1638</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1638/req6.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1638/req6.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre o prédio escolar em construção na Rua João Francisco Lopes.</t>
   </si>
   <si>
     <t>1639</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1639/req7.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1639/req7.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre o funcionamento dos serviços odontológicos dos PSF’s.</t>
   </si>
   <si>
     <t>1648</t>
   </si>
   <si>
     <t>Requer informações e documentos relativos a construção da orla no bairro Ipiranga.</t>
   </si>
   <si>
     <t>1649</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1649/req9.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1649/req9.pdf</t>
   </si>
   <si>
     <t>Requer informações e documentos relativos a construção do prédio da escola em frente a Câmara.</t>
   </si>
   <si>
     <t>1650</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1650/req10.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1650/req10.pdf</t>
   </si>
   <si>
     <t>Requer informações e documentos relativos a pagamento de horas extras, gratificações e férias.</t>
   </si>
   <si>
     <t>1651</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1651/req11.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1651/req11.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre os valores arrecadados com alienação de imóveis.</t>
   </si>
   <si>
     <t>1652</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1652/req12.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1652/req12.pdf</t>
   </si>
   <si>
     <t>Requer documentação acerca da reforma da Escola Municipal Maria Luiza da Paixão</t>
   </si>
   <si>
     <t>1653</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1653/req13.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1653/req13.pdf</t>
   </si>
   <si>
     <t>Requer cópia do processo licitatório acerca dos serviços do programa Minha Casa, Nova Ijaci.</t>
   </si>
   <si>
     <t>1654</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1654/req14.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1654/req14.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre alvarás para funcionamento de barracas.</t>
   </si>
   <si>
     <t>1655</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1655/req15.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1655/req15.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre o servidor Alvaro Andre Silva.</t>
   </si>
   <si>
     <t>1656</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1656/req16.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1656/req16.pdf</t>
   </si>
   <si>
     <t>Requer informações e documentos sobre o carnaval 2024.</t>
   </si>
   <si>
     <t>1657</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1657/req17.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1657/req17.pdf</t>
   </si>
   <si>
     <t>Requer documentação referente a contratação da empresa Cardelli Locações de Veículos Leves, caminhões e máquinas Ltda.</t>
   </si>
   <si>
     <t>1658</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1658/req18.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1658/req18.pdf</t>
   </si>
   <si>
     <t>Requer informações e documentos acerca de valores gastos e orçados para festas.</t>
   </si>
   <si>
     <t>1659</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1659/req19.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1659/req19.pdf</t>
   </si>
   <si>
     <t>Requer planilha com nome de todos motoristas com respectivo exame toxicológico em dia.</t>
   </si>
   <si>
     <t>1675</t>
   </si>
   <si>
     <t>Requer cópia de documentação inerente ao 1º Ijaci Rodeo Festival 2023.</t>
   </si>
   <si>
     <t>1676</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1676/req21.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1676/req21.pdf</t>
   </si>
   <si>
     <t>Requer informações e documentação sobre alvará de funcionamento do circo.</t>
   </si>
   <si>
     <t>1677</t>
   </si>
   <si>
     <t>Requer informações e documentação sobre credenciamento de Cleverton Stoikovick Pereira.</t>
   </si>
   <si>
     <t>1678</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1678/req23.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1678/req23.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre os repasses ao Ijaci Futebol Clube em 2023.</t>
   </si>
   <si>
     <t>1679</t>
   </si>
   <si>
     <t>Requer informações e documentos sobre dotação para pagamento de servidores.</t>
   </si>
   <si>
     <t>1680</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1680/req25.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1680/req25.pdf</t>
   </si>
   <si>
     <t>Requer informações e documentos sobre aquisição dos aparelhos de ar-condicionado.</t>
   </si>
   <si>
     <t>1696</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1696/req26.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1696/req26.pdf</t>
   </si>
   <si>
     <t>Requer fiscalização na empresa Mineração Julinho Ltda.</t>
   </si>
   <si>
     <t>1697</t>
   </si>
   <si>
     <t>Requer informação sobre o motivo da não concessão de ajuda a atleta.</t>
   </si>
   <si>
     <t>1698</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1698/req28.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1698/req28.pdf</t>
   </si>
   <si>
     <t>Requer cópia de termo de cooperação com a Prefeitura de Ribeirão Vermelho.</t>
   </si>
   <si>
     <t>1699</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1699/req29.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1699/req29.pdf</t>
   </si>
   <si>
     <t>Requer informação sobre inicio de atividade do futebol.</t>
   </si>
   <si>
     <t>1700</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1700/req30.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1700/req30.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre computador hackeado.</t>
   </si>
   <si>
     <t>1701</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1701/req31.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1701/req31.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre a empresa Nelson Mesquita Galvino.</t>
   </si>
   <si>
     <t>1702</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1702/req32.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1702/req32.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre a empresa João Carlos Espedito.</t>
   </si>
   <si>
     <t>1703</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1703/req33.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1703/req33.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre a empresa Sergio Henrique Espedito.</t>
   </si>
   <si>
     <t>1704</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1704/req34.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1704/req34.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre empresa para capacitação de motoristas.</t>
   </si>
   <si>
     <t>1710</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1710/req35.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1710/req35.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre o loteamento Lagoa Verde.</t>
   </si>
   <si>
     <t>1711</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1711/req36.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1711/req36.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre empresas para publicidade institucional.</t>
   </si>
   <si>
     <t>1712</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1712/req37.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1712/req37.pdf</t>
   </si>
   <si>
     <t>Requer fornecimento de folha de rescisão de servidor.</t>
   </si>
   <si>
     <t>1713</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1713/req38.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1713/req38.pdf</t>
   </si>
   <si>
     <t>Convida Presidente do Ijaci Futebol Clube para comparecer na próxima reunião.</t>
   </si>
   <si>
     <t>1717</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1717/req39.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1717/req39.pdf</t>
   </si>
   <si>
     <t>Requer cópia de processos licitatórios referentes a festas do peão de 2005 a 2012.</t>
   </si>
   <si>
     <t>1718</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1718/req40.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1718/req40.pdf</t>
   </si>
   <si>
     <t>Requer informações detalhadas acerca do auxílio-funeral.</t>
   </si>
   <si>
     <t>1719</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1719/req41.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1719/req41.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre repasse ao corpo de bombeiros.</t>
   </si>
   <si>
     <t>1724</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1724/req42.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1724/req42.pdf</t>
   </si>
   <si>
     <t>Requer documentação de lotes do programa Minha Casa Nova Ijaci.</t>
   </si>
   <si>
     <t>1725</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1725/req43.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1725/req43.pdf</t>
   </si>
   <si>
     <t>Requer cópia de documentação referente a licitação para construção das casas.</t>
   </si>
   <si>
     <t>1728</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1728/req44.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1728/req44.pdf</t>
   </si>
   <si>
     <t>Solicita documentos referente ao Ijaci Rodeo Festival 2024.</t>
   </si>
   <si>
     <t>1733</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1733/req46.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1733/req46.pdf</t>
   </si>
   <si>
     <t>Requer informações e documentos referentes a despesas constantes do Decreto n.º 36/2024</t>
   </si>
   <si>
     <t>1734</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1734/req46.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1734/req46.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre quantidade de crianças matriculadas nas escolas municipais</t>
   </si>
   <si>
     <t>1735</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1735/req47.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1735/req47.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre quantidade de cestas básicas doadas para pessoas carentes</t>
   </si>
   <si>
     <t>1736</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1736/req48.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1736/req48.pdf</t>
   </si>
   <si>
     <t>Requer informações e documentos sobre aquisição de vassouras e rodos</t>
   </si>
   <si>
     <t>1737</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1737/req49.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1737/req49.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre motivo de instalação de rede de energia elétrica</t>
   </si>
   <si>
     <t>1738</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1738/req50.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1738/req50.pdf</t>
   </si>
   <si>
     <t>Requer informações e documentos referentes aos lotes do programa “Minha Casa Nova Ijaci”.</t>
   </si>
   <si>
     <t>1741</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1741/req51.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1741/req51.pdf</t>
   </si>
   <si>
     <t>Requer cópia do projeto de ampliação da Escola Municipal Pe. Emilio Luiz Lunks</t>
   </si>
   <si>
     <t>1742</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1742/req52.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1742/req52.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre licitação para aquisição de material de limpeza</t>
   </si>
   <si>
     <t>1743</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1743/req53.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1743/req53.pdf</t>
   </si>
   <si>
     <t>Requer cópia de documentação acerca de contrato com a empresa Diviforros.</t>
   </si>
   <si>
     <t>1744</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1744/req54.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1744/req54.pdf</t>
   </si>
   <si>
     <t>Requer relação de Secretários Municipais e cargos comissionados.</t>
   </si>
   <si>
     <t>1747</t>
   </si>
   <si>
     <t>Jhonatha do Dilson, Olivia da Ni, Rogério Tungas</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1747/req55.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1747/req55.pdf</t>
   </si>
   <si>
     <t>Requer informações e documentos referentes às obras da orla.</t>
   </si>
   <si>
     <t>1748</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1748/req56.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1748/req56.pdf</t>
   </si>
   <si>
     <t>Requer nomeação de CPI para investigar as obras da orla do bairro Ipiranga.</t>
   </si>
   <si>
     <t>1755</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1755/req57.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1755/req57.pdf</t>
   </si>
   <si>
     <t>Requer informação e documentos referente aos recursos financeiros repassados pela Intercement</t>
   </si>
   <si>
     <t>1756</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1756/req58.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1756/req58.pdf</t>
   </si>
   <si>
     <t>Requer informações e documentos referente as obras de construção das casas populares.</t>
   </si>
   <si>
     <t>1760</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1760/req59.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1760/req59.pdf</t>
   </si>
   <si>
     <t>Requer informações e documentos referente aos recursos financeiros da alienação de bens</t>
   </si>
   <si>
     <t>1761</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1761/req60.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1761/req60.pdf</t>
   </si>
   <si>
     <t>Requer informações e documentos relativos ao processo licitatório n.º 81/2023</t>
   </si>
   <si>
     <t>1762</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1762/req61.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1762/req61.pdf</t>
   </si>
   <si>
     <t>Requer informações e documentos referente a rescisão com a empresa contratada para construção das casas populares</t>
   </si>
   <si>
     <t>1764</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1764/req62.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1764/req62.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre loteamentos e empreendimentos no Município.</t>
   </si>
   <si>
     <t>1767</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1767/req63.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1767/req63.pdf</t>
   </si>
   <si>
     <t>Requer informações da CEMIG acerca de critérios para expansão de rede de energia elétrica.</t>
   </si>
   <si>
     <t>1768</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1768/req64.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1768/req64.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre motivo do aumento das passagens da linha Lavras/Macaia/Ipiranga</t>
   </si>
   <si>
     <t>1769</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>Celio do Espetinho, Jhonatha do Dilson, Rogério Tungas</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1769/req65.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1769/req65.pdf</t>
   </si>
   <si>
     <t>Requer informações acerca da compra de medicamentos efetuadas pelo Município.</t>
   </si>
   <si>
     <t>1773</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1773/req66.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1773/req66.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre as obras de construção das casas do Programa “Sua Casa, Nova Ijaci”.</t>
   </si>
   <si>
     <t>1774</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1774/req67.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1774/req67.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre emendas indicadas por Deputados Federais e Estaduais.</t>
   </si>
   <si>
     <t>1776</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1776/req68.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1776/req68.pdf</t>
   </si>
   <si>
     <t>Requer providências acerca da multa à empresa Estrutural Edificações e Serviços Ltda;</t>
   </si>
   <si>
     <t>1777</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1777/req69.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1777/req69.pdf</t>
   </si>
   <si>
     <t>Requer informações acerca dos recursos com alienação de bens.</t>
   </si>
   <si>
     <t>1786</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1786/req70.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1786/req70.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre documentos pendentes no CAGEC.</t>
   </si>
   <si>
     <t>1788</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1788/req71.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1788/req71.pdf</t>
   </si>
   <si>
     <t>Requer informações acerca da folha de pagamentos dos servidores públicos municipais.</t>
   </si>
   <si>
     <t>1799</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1799/req72.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1799/req72.pdf</t>
   </si>
   <si>
     <t>Solicita informação e documentos referente a transferências compensatórias de condomínios.</t>
   </si>
   <si>
     <t>1800</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1800/req73.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1800/req73.pdf</t>
   </si>
   <si>
     <t>Solicita informações e documentos referentes a aquisição de ração e acessórios para o Centro de Zoonoses.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2343,67 +2343,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1616/ind1.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1617/ind2.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1618/ind3.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1619/ind4.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1620/ind5.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1621/ind6.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1622/ind7.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1623/ind8.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1624/ind9.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1625/ind10.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1626/ind11.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1632/ind12.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1633/ind13.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1634/ind14.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1635/ind15.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1643/ind16.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1644/ind17.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1645/ind18.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1646/ind19.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1647/ind20.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1664/ind21.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1665/ind22.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1666/ind23.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1671/ind25.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1672/ind26.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1673/ind27.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1674/ind28.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1684/ind30.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1685/ind31.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1686/ind32.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1687/ind33.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1688/ind34.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1689/ind35.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1690/ind36.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1691/ind37.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1692/ind38.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1693/ind39.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1694/ind40.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1695/ind41.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1705/ind42.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1707/ind43.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1708/ind44.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1709/ind45.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1715/ind46.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1716/ind47.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1739/ind48.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1740/ind49.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1746/ind50.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1763/ind51.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1775/ind52.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1780/ind53.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1789/ind54.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1791/ind55.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1793/ind56.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1794/ind57.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1795/ind58.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1796/ind59.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1610/plc1_-_2024_-_altera_plano_diretor.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1667/plc3_-_2024_-_concessao_cislav.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1669/plc4_-_2024_-_altera_concessao.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1730/plc5-24_-_altera_pd_completo.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1745/plc6-24_-_altera_alienacao_bens.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1779/plc7-24_-_credito_suplementar.pdf.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1627/pl1-2024_-_normas_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1628/pl2-2024_-_repasse_apae.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1629/pl3-2024_-_hinos_escolas.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1630/pl4-2024_-_quem_ama_cuida.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1640/pl5-2024_-_diferenca_piso_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1642/pl6-2024_-_denomina_logradouro.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1660/pl7-2024_-_limpeza_terrenos.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1668/pl10-2024_-_repasse_bombeiros.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1681/pl11-24_-_denomina_logradouro.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1682/pl12-24_-_area_edificante_rodovia.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1706/pl13-24_-_ldo_2025.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1714/pl14-24_-_suplementacao.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1720/pl15-24_-_suplementacao.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1721/pl16-24_-_fixa_subsidios_prefeito_e_vice.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1722/pl17-24_-_fixa_vencimento_secretarios.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1726/pl18-24_-_suplementacao.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1729/pl19-24_-_suplementacao.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1731/pl20-24_-_programa_cuidando.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1749/pl21-24_-__suplementacao.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1750/pl22-24_-_ratifica_cislav.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1751/pl23-24_-_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1752/pl24-24_-_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1753/pl25-24_-_proibe_queimadas.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1754/pl26-24_-_denomina_rua.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1757/pl27-24_-_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1758/pl28-24_-_inclui_lotementos_pgv.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1765/pl29-24_-_denomina_logradouro.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1766/pl30-24_-_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1770/pl31-2024_-_altera_ldo.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1771/pl32-2024_-_loa_2025.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1772/pl33-2024_-_atendimento_socioeducativo.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1778/pl34-24_-_credito_suplementar.pdf.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1783/pl35-24_-_altera_lei_barracas.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1784/pl36-24_-_credito_suplementar_camara.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1785/pl37-24_-_credito_suplementar.pdf.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1787/pl38-24_-_denomina_logradouros.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1790/pl39-24_-_recursos_camare.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1801/pl40-24_-_credito_especial.pdf.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1611/pr_1-24_-_reajuste_vereadores.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1723/pr4-24_-_fixa_subsidios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1727/pr5-24_-_altera_o_regimento.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1732/pr6-24_-_atualizacao_endereco.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1759/parecer_-_pr7-24_-_contas_2020.pdf.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1782/pr_8-2024_-_altera_regimento.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1792/pr9-24_-_altera_sede_camara.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1781/emenda_lom_1-2024.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1613/req1.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1614/req2.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1615/req3.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1636/req4.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1637/req5.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1638/req6.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1639/req7.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1649/req9.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1650/req10.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1651/req11.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1652/req12.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1653/req13.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1654/req14.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1655/req15.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1656/req16.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1657/req17.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1658/req18.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1659/req19.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1676/req21.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1678/req23.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1680/req25.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1696/req26.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1698/req28.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1699/req29.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1700/req30.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1701/req31.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1702/req32.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1703/req33.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1704/req34.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1710/req35.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1711/req36.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1712/req37.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1713/req38.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1717/req39.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1718/req40.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1719/req41.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1724/req42.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1725/req43.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1728/req44.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1733/req46.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1734/req46.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1735/req47.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1736/req48.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1737/req49.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1738/req50.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1741/req51.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1742/req52.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1743/req53.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1744/req54.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1747/req55.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1748/req56.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1755/req57.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1756/req58.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1760/req59.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1761/req60.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1762/req61.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1764/req62.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1767/req63.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1768/req64.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1769/req65.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1773/req66.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1774/req67.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1776/req68.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1777/req69.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1786/req70.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1788/req71.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1799/req72.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1800/req73.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1616/ind1.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1617/ind2.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1618/ind3.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1619/ind4.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1620/ind5.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1621/ind6.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1622/ind7.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1623/ind8.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1624/ind9.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1625/ind10.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1626/ind11.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1632/ind12.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1633/ind13.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1634/ind14.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1635/ind15.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1643/ind16.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1644/ind17.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1645/ind18.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1646/ind19.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1647/ind20.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1664/ind21.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1665/ind22.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1666/ind23.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1671/ind25.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1672/ind26.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1673/ind27.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1674/ind28.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1684/ind30.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1685/ind31.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1686/ind32.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1687/ind33.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1688/ind34.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1689/ind35.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1690/ind36.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1691/ind37.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1692/ind38.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1693/ind39.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1694/ind40.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1695/ind41.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1705/ind42.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1707/ind43.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1708/ind44.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1709/ind45.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1715/ind46.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1716/ind47.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1739/ind48.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1740/ind49.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1746/ind50.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1763/ind51.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1775/ind52.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1780/ind53.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1789/ind54.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1791/ind55.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1793/ind56.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1794/ind57.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1795/ind58.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1796/ind59.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1610/plc1_-_2024_-_altera_plano_diretor.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1667/plc3_-_2024_-_concessao_cislav.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1669/plc4_-_2024_-_altera_concessao.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1730/plc5-24_-_altera_pd_completo.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1745/plc6-24_-_altera_alienacao_bens.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1779/plc7-24_-_credito_suplementar.pdf.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1627/pl1-2024_-_normas_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1628/pl2-2024_-_repasse_apae.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1629/pl3-2024_-_hinos_escolas.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1630/pl4-2024_-_quem_ama_cuida.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1640/pl5-2024_-_diferenca_piso_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1642/pl6-2024_-_denomina_logradouro.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1660/pl7-2024_-_limpeza_terrenos.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1668/pl10-2024_-_repasse_bombeiros.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1681/pl11-24_-_denomina_logradouro.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1682/pl12-24_-_area_edificante_rodovia.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1706/pl13-24_-_ldo_2025.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1714/pl14-24_-_suplementacao.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1720/pl15-24_-_suplementacao.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1721/pl16-24_-_fixa_subsidios_prefeito_e_vice.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1722/pl17-24_-_fixa_vencimento_secretarios.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1726/pl18-24_-_suplementacao.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1729/pl19-24_-_suplementacao.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1731/pl20-24_-_programa_cuidando.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1749/pl21-24_-__suplementacao.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1750/pl22-24_-_ratifica_cislav.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1751/pl23-24_-_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1752/pl24-24_-_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1753/pl25-24_-_proibe_queimadas.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1754/pl26-24_-_denomina_rua.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1757/pl27-24_-_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1758/pl28-24_-_inclui_lotementos_pgv.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1765/pl29-24_-_denomina_logradouro.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1766/pl30-24_-_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1770/pl31-2024_-_altera_ldo.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1771/pl32-2024_-_loa_2025.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1772/pl33-2024_-_atendimento_socioeducativo.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1778/pl34-24_-_credito_suplementar.pdf.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1783/pl35-24_-_altera_lei_barracas.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1784/pl36-24_-_credito_suplementar_camara.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1785/pl37-24_-_credito_suplementar.pdf.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1787/pl38-24_-_denomina_logradouros.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1790/pl39-24_-_recursos_camare.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1801/pl40-24_-_credito_especial.pdf.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1611/pr_1-24_-_reajuste_vereadores.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1723/pr4-24_-_fixa_subsidios_vereadores.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1727/pr5-24_-_altera_o_regimento.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1732/pr6-24_-_atualizacao_endereco.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1759/parecer_-_pr7-24_-_contas_2020.pdf.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1782/pr_8-2024_-_altera_regimento.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1792/pr9-24_-_altera_sede_camara.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1781/emenda_lom_1-2024.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1613/req1.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1614/req2.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1615/req3.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1636/req4.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1637/req5.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1638/req6.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1639/req7.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1649/req9.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1650/req10.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1651/req11.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1652/req12.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1653/req13.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1654/req14.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1655/req15.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1656/req16.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1657/req17.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1658/req18.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1659/req19.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1676/req21.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1678/req23.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1680/req25.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1696/req26.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1698/req28.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1699/req29.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1700/req30.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1701/req31.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1702/req32.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1703/req33.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1704/req34.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1710/req35.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1711/req36.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1712/req37.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1713/req38.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1717/req39.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1718/req40.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1719/req41.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1724/req42.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1725/req43.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1728/req44.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1733/req46.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1734/req46.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1735/req47.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1736/req48.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1737/req49.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1738/req50.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1741/req51.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1742/req52.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1743/req53.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1744/req54.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1747/req55.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1748/req56.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1755/req57.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1756/req58.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1760/req59.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1761/req60.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1762/req61.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1764/req62.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1767/req63.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1768/req64.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1769/req65.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1773/req66.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1774/req67.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1776/req68.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1777/req69.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1786/req70.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1788/req71.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1799/req72.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2024/1800/req73.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H190"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="41" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="125.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="109.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="108.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>