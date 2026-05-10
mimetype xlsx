--- v0 (2026-02-04)
+++ v1 (2026-05-10)
@@ -54,2115 +54,2115 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1436</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Celio do Espetinho</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1436/indicacao_1-23.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1436/indicacao_1-23.pdf</t>
   </si>
   <si>
     <t>Solicita instalação de pontos de wifi gratuitos nas praças da cidade.</t>
   </si>
   <si>
     <t>1437</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Olivia da Ni</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1437/indicacao_2-23.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1437/indicacao_2-23.pdf</t>
   </si>
   <si>
     <t>Solicita contratação de mais servidores para limpeza da praça de esportes municipal</t>
   </si>
   <si>
     <t>1438</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Juninho da Academia</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1438/indicacao_3-23.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1438/indicacao_3-23.pdf</t>
   </si>
   <si>
     <t>Solicita reparos na estrada do Passa Três, Imbezal e Boca da Mata.</t>
   </si>
   <si>
     <t>1439</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Solicita instalação de câmeras de segurança nas praças da cidade.</t>
   </si>
   <si>
     <t>1440</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1440/indicacao_5-23.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1440/indicacao_5-23.pdf</t>
   </si>
   <si>
     <t>Solicita afixação de placas ao longo da Rodovia MG-335.</t>
   </si>
   <si>
     <t>1441</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Solicita reajuste nas diárias dos servidores da Prefeitura.</t>
   </si>
   <si>
     <t>1442</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Corguinho</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1442/indicacao_7-23.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1442/indicacao_7-23.pdf</t>
   </si>
   <si>
     <t>Solicita envio de projeto alterando nome da quadra poliesportiva.</t>
   </si>
   <si>
     <t>1443</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1443/indicacao_8-23.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1443/indicacao_8-23.pdf</t>
   </si>
   <si>
     <t>Solicita criação de mais 2 comissões de licitação.</t>
   </si>
   <si>
     <t>1444</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Jhonatha do Dilson</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1444/indicacao_9-23.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1444/indicacao_9-23.pdf</t>
   </si>
   <si>
     <t>Solicita instalação de extensão de energia elétrica, rede de esgoto e pavimentação.</t>
   </si>
   <si>
     <t>1445</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1445/indicacao_10-23.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1445/indicacao_10-23.pdf</t>
   </si>
   <si>
     <t>Reitera pedido para capina nos passeios das ruas da cidade.</t>
   </si>
   <si>
     <t>1446</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Helton da Ambulância</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1446/indicacao_11-23.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1446/indicacao_11-23.pdf</t>
   </si>
   <si>
     <t>Solicita envio de projeto para criação de cargo de guarda municipal.</t>
   </si>
   <si>
     <t>1447</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1447/indicacao_12-23.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1447/indicacao_12-23.pdf</t>
   </si>
   <si>
     <t>Solicita serviços de patrol e encascalhamento no Corrego Pintado.</t>
   </si>
   <si>
     <t>1448</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1448/indicacao_13-23.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1448/indicacao_13-23.pdf</t>
   </si>
   <si>
     <t>Solicita ao DER/MG recapeamento na Rodovia MG 335.</t>
   </si>
   <si>
     <t>1449</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1449/indicacao_14-23.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1449/indicacao_14-23.pdf</t>
   </si>
   <si>
     <t>Solicita reforma das escolas do Passa-Três e escola Fazenda da Varginha.</t>
   </si>
   <si>
     <t>1450</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1450/indicacao_15-23.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1450/indicacao_15-23.pdf</t>
   </si>
   <si>
     <t>Solicita da Viação São Cristovão instalação de ponto de recarga de cartões.</t>
   </si>
   <si>
     <t>1451</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1451/indicacao_16-23.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1451/indicacao_16-23.pdf</t>
   </si>
   <si>
     <t>Solicita melhoria no café servidos aos servidores do pátio do transporte.</t>
   </si>
   <si>
     <t>1452</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1452/indicacao_17-23.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1452/indicacao_17-23.pdf</t>
   </si>
   <si>
     <t>Solicita melhoria no café servidos aos servidores da Secretaria de Saúde.</t>
   </si>
   <si>
     <t>1453</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Solicita adequação dos filtros da empresa Mineração Julinho Ltda.</t>
   </si>
   <si>
     <t>1454</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Solicita envio de ofício ao Grupo SN para a limpeza de ruas da cidade.</t>
   </si>
   <si>
     <t>1455</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1455/indicacao_20-23.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1455/indicacao_20-23.pdf</t>
   </si>
   <si>
     <t>Solicita da Viação São Cristovão retorno de horário de ônibus.</t>
   </si>
   <si>
     <t>1456</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Rogério Tungas</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1456/indicacao_21-23.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1456/indicacao_21-23.pdf</t>
   </si>
   <si>
     <t>Solicita que seja regularizado o piso nacional dos servidores da educação</t>
   </si>
   <si>
     <t>1457</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1457/indicacao_22-23.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1457/indicacao_22-23.pdf</t>
   </si>
   <si>
     <t>Solicita a implantação do piso aos enfermeiros, técnicos e auxiliares de enfermagem.</t>
   </si>
   <si>
     <t>1458</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1458/indicacao_23-23.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1458/indicacao_23-23.pdf</t>
   </si>
   <si>
     <t>Solicita que seja regularizada a situação dos servidores que recebem abaixo do salário mínimo.</t>
   </si>
   <si>
     <t>1459</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1459/indicacao_24-23.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1459/indicacao_24-23.pdf</t>
   </si>
   <si>
     <t>Solicita obras de revitalização da Praça do Bairro Pedra Negra</t>
   </si>
   <si>
     <t>1460</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1460/indicacao_25-23.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1460/indicacao_25-23.pdf</t>
   </si>
   <si>
     <t>Solicita obras de revitalização da Praça do Rosário.</t>
   </si>
   <si>
     <t>1461</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1461/indicacao_26-23.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1461/indicacao_26-23.pdf</t>
   </si>
   <si>
     <t>Solicita obras de manutenção dos banheiros das escolas municipais</t>
   </si>
   <si>
     <t>1462</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1462/indicacao_27-23.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1462/indicacao_27-23.pdf</t>
   </si>
   <si>
     <t>Solicita obras de extensão de iluminação pública no Bairro Ipiranga.</t>
   </si>
   <si>
     <t>1463</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1463/indicacao_28-23.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1463/indicacao_28-23.pdf</t>
   </si>
   <si>
     <t>Solicita inclusão de nosso Município no tratamento de Oncologia em Lavras.</t>
   </si>
   <si>
     <t>1464</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1464/indicacao_29-23.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1464/indicacao_29-23.pdf</t>
   </si>
   <si>
     <t>Solicita substituição de um poste na Rua Pedro de Oliveira</t>
   </si>
   <si>
     <t>1465</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1465/indicacao_30-23.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1465/indicacao_30-23.pdf</t>
   </si>
   <si>
     <t>Solicita providências para evitar carreamento de lama e poeira na Rua Vigilato Vilas Boas.</t>
   </si>
   <si>
     <t>1466</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1466/indicacao_31-23.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1466/indicacao_31-23.pdf</t>
   </si>
   <si>
     <t>Solicita colocação de cadeados  nas correntes da praça Elias Antônio Filho.</t>
   </si>
   <si>
     <t>1467</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>Nico do Zé Onofre</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1467/indicacao_32-23.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1467/indicacao_32-23.pdf</t>
   </si>
   <si>
     <t>Sinalização horizontal nas ruas do bairro São Mateus</t>
   </si>
   <si>
     <t>1468</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>Banana</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1468/indicacao_33-23.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1468/indicacao_33-23.pdf</t>
   </si>
   <si>
     <t>Solicita o ordenamento do trânsito na Rua João Francisco Lopes em dias de jogos.</t>
   </si>
   <si>
     <t>1469</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1469/indicacao_34-23.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1469/indicacao_34-23.pdf</t>
   </si>
   <si>
     <t>Solicita verificação da intensidade de uma detonação de pedra ocorrida no dia 7/6.</t>
   </si>
   <si>
     <t>1470</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1470/indicacao_35-23.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1470/indicacao_35-23.pdf</t>
   </si>
   <si>
     <t>Solicita retirada de alguns mata-burros nas estradas rurais.</t>
   </si>
   <si>
     <t>1471</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1471/indicacao_36-23.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1471/indicacao_36-23.pdf</t>
   </si>
   <si>
     <t>Solicita disponibilização de local e transporte para deficientes durante a realização da festa.</t>
   </si>
   <si>
     <t>1472</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1472/indicacao_37-23.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1472/indicacao_37-23.pdf</t>
   </si>
   <si>
     <t>Solicita construção de locais adequados na orla para portadores de necessidade especiais.</t>
   </si>
   <si>
     <t>1473</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1473/indicacao_38-23.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1473/indicacao_38-23.pdf</t>
   </si>
   <si>
     <t>Solicita criação de cargo de Gerente em Atenção Primária.</t>
   </si>
   <si>
     <t>1474</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1474/indicacao_39-23.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1474/indicacao_39-23.pdf</t>
   </si>
   <si>
     <t>Solicita que o vale-alimentação volte a ser pago por meio de cartão.</t>
   </si>
   <si>
     <t>1475</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>Solicita medidas para recolhimento do gado que fica solto nas ruas da cidade.</t>
   </si>
   <si>
     <t>1476</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1476/indicacao_41-23.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1476/indicacao_41-23.pdf</t>
   </si>
   <si>
     <t>Solicita que seja estendido aos bairros o serviço de limpeza das ruas da cidade.</t>
   </si>
   <si>
     <t>1500</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1500/indi_42-23.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1500/indi_42-23.pdf</t>
   </si>
   <si>
     <t>Coleta de lixo ás sextas-feiras no Residencial Vilas Boas</t>
   </si>
   <si>
     <t>1501</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1501/indi43-23.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1501/indi43-23.pdf</t>
   </si>
   <si>
     <t>Placas de identificação nome das ruas Residencial Vilas Boas</t>
   </si>
   <si>
     <t>1502</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1502/indi-45-23.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1502/indi-45-23.pdf</t>
   </si>
   <si>
     <t>Corte de eucalipto mineração Julinho</t>
   </si>
   <si>
     <t>1503</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1503/indi_46-23.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1503/indi_46-23.pdf</t>
   </si>
   <si>
     <t>Pedido caminhão pipa nas ruas de terra</t>
   </si>
   <si>
     <t>1504</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1504/indi_47-23.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1504/indi_47-23.pdf</t>
   </si>
   <si>
     <t>Construção de passeios acesso ponte ribeirão Piampum</t>
   </si>
   <si>
     <t>1505</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1505/indi_48-23.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1505/indi_48-23.pdf</t>
   </si>
   <si>
     <t>Instalação de extensão de rede de energia elétrica no bairro ao lado do ribeirão Piampum</t>
   </si>
   <si>
     <t>1510</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1510/ind49-23.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1510/ind49-23.pdf</t>
   </si>
   <si>
     <t>viagens familia visitar detentos</t>
   </si>
   <si>
     <t>1520</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1520/ind50.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1520/ind50.pdf</t>
   </si>
   <si>
     <t>Reajuste nos plantões pagos aos enfermeiros e tecnicos de enfermagem</t>
   </si>
   <si>
     <t>1521</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1521/ind51.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1521/ind51.pdf</t>
   </si>
   <si>
     <t>Solicita retorno do expediente de horário do funcionamento da prefeitura</t>
   </si>
   <si>
     <t>1522</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1522/ind52.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1522/ind52.pdf</t>
   </si>
   <si>
     <t>Remanejamento de motorista</t>
   </si>
   <si>
     <t>1523</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1523/ind53.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1523/ind53.pdf</t>
   </si>
   <si>
     <t>Solicita abertura dos portões da quadra de esportes</t>
   </si>
   <si>
     <t>1524</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1524/ind54.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1524/ind54.pdf</t>
   </si>
   <si>
     <t>Providências para não faltar fraldas e medicamentos de uso contínuo</t>
   </si>
   <si>
     <t>1525</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1525/ind55.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1525/ind55.pdf</t>
   </si>
   <si>
     <t>Reitera pedido instalação de tampa de bueiro Rua José de Bastos Neto</t>
   </si>
   <si>
     <t>1526</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1526/ind56.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1526/ind56.pdf</t>
   </si>
   <si>
     <t>limpeza terreno no bairro da Serra, onde a copasa perfurou poço artesiano</t>
   </si>
   <si>
     <t>1527</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1527/ind57.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1527/ind57.pdf</t>
   </si>
   <si>
     <t>Instalação de cortinas nas salas de aulas das escolas municipais</t>
   </si>
   <si>
     <t>1528</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1528/ind58.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1528/ind58.pdf</t>
   </si>
   <si>
     <t>Aumento no adiantamento concedido aos motoristas para abastecimento nas viagens</t>
   </si>
   <si>
     <t>1529</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1529/ind59.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1529/ind59.pdf</t>
   </si>
   <si>
     <t>Gratificação motoristas das ambulâncias</t>
   </si>
   <si>
     <t>1530</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1530/ind60.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1530/ind60.pdf</t>
   </si>
   <si>
     <t>gratificação para os servidores que trabalham na coleta de lixo</t>
   </si>
   <si>
     <t>1531</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1531/ind61.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1531/ind61.pdf</t>
   </si>
   <si>
     <t>agradecimento ao sr. Sebastião Wagner de Mendonça e sr. Stênio Igor Mendonça</t>
   </si>
   <si>
     <t>1544</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1544/ind62.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1544/ind62.pdf</t>
   </si>
   <si>
     <t>Deslocamento da guarida de proteção no ponto de ônibus</t>
   </si>
   <si>
     <t>1545</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1545/ind63.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1545/ind63.pdf</t>
   </si>
   <si>
     <t>proibição de tráfego de caminhões</t>
   </si>
   <si>
     <t>1546</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1546/ind64.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1546/ind64.pdf</t>
   </si>
   <si>
     <t>Instalação de quebra-molas bairro da Serra.</t>
   </si>
   <si>
     <t>1547</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1547/ind65.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1547/ind65.pdf</t>
   </si>
   <si>
     <t>contratação de empresa cartão auxílio-alimentação</t>
   </si>
   <si>
     <t>1548</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1548/ind66.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1548/ind66.pdf</t>
   </si>
   <si>
     <t>Prorrogação de contratos processo seletivo</t>
   </si>
   <si>
     <t>1549</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1549/ind67.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1549/ind67.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos</t>
   </si>
   <si>
     <t>1550</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1550/ind68.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1550/ind68.pdf</t>
   </si>
   <si>
     <t>Moção de aplauso e agradecimento</t>
   </si>
   <si>
     <t>1551</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1551/ind69.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1551/ind69.pdf</t>
   </si>
   <si>
     <t>1565</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1565/ind70.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1565/ind70.pdf</t>
   </si>
   <si>
     <t>Pagamento programa previne Brasil</t>
   </si>
   <si>
     <t>1566</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1566/ind71.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1566/ind71.pdf</t>
   </si>
   <si>
     <t>Instalação de banheiros químicos na orla</t>
   </si>
   <si>
     <t>1567</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1567/ind72.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1567/ind72.pdf</t>
   </si>
   <si>
     <t>Limpeza dos prédio PSF Centro e da Farmácia</t>
   </si>
   <si>
     <t>1568</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1568/ind73.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1568/ind73.pdf</t>
   </si>
   <si>
     <t>Poda de árvores</t>
   </si>
   <si>
     <t>1569</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1569/ind74.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1569/ind74.pdf</t>
   </si>
   <si>
     <t>Poda de árvores da estrada do tanque</t>
   </si>
   <si>
     <t>1570</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1570/ind75.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1570/ind75.pdf</t>
   </si>
   <si>
     <t>Construção de calçada</t>
   </si>
   <si>
     <t>1571</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1571/ind76.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1571/ind76.pdf</t>
   </si>
   <si>
     <t>Demarcação de vagas paga idosos e portadores de deficiência</t>
   </si>
   <si>
     <t>1572</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1572/ind77.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1572/ind77.pdf</t>
   </si>
   <si>
     <t>Veículos sejam lotados na secretaria de transportes</t>
   </si>
   <si>
     <t>1573</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1573/ind78.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1573/ind78.pdf</t>
   </si>
   <si>
     <t>Institui programa saúde menstrual</t>
   </si>
   <si>
     <t>1574</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1574/ind79.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1574/ind79.pdf</t>
   </si>
   <si>
     <t>Prevenção nas escolas bactéria streptococcus</t>
   </si>
   <si>
     <t>1575</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1575/ind80.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1575/ind80.pdf</t>
   </si>
   <si>
     <t>1579</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>Moção de Aplausos</t>
   </si>
   <si>
     <t>1580</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1580/ind82.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1580/ind82.pdf</t>
   </si>
   <si>
     <t>1581</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1581/ind83.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1581/ind83.pdf</t>
   </si>
   <si>
     <t>1586</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1586/ind84.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1586/ind84.pdf</t>
   </si>
   <si>
     <t>Solicita instalação de ventiladores na UBS.</t>
   </si>
   <si>
     <t>1587</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1587/ind85.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1587/ind85.pdf</t>
   </si>
   <si>
     <t>Solicita uso exclusivo da praça de esportes para os campeonatos.</t>
   </si>
   <si>
     <t>1588</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1588/ind86.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1588/ind86.pdf</t>
   </si>
   <si>
     <t>Solicita envio de moção de aplausos.</t>
   </si>
   <si>
     <t>1589</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1589/ind87.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1589/ind87.pdf</t>
   </si>
   <si>
     <t>Reitera pedido para melhoria do cardápio dos servidores.</t>
   </si>
   <si>
     <t>1590</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1590/ind88.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1590/ind88.pdf</t>
   </si>
   <si>
     <t>Solicita poda e retirada de galhos.</t>
   </si>
   <si>
     <t>1591</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1591/ind89.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1591/ind89.pdf</t>
   </si>
   <si>
     <t>Solicita manutenção e alargamento e construção de calçadas no bairro Ipiranga.</t>
   </si>
   <si>
     <t>1592</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1592/ind90.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1592/ind90.pdf</t>
   </si>
   <si>
     <t>Solicita prorrogação de contratos.</t>
   </si>
   <si>
     <t>1593</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1593/ind91.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1593/ind91.pdf</t>
   </si>
   <si>
     <t>Solicita moção de aplausos.</t>
   </si>
   <si>
     <t>1594</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1594/ind92.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1594/ind92.pdf</t>
   </si>
   <si>
     <t>Solicita instalação de banheiros públicos.</t>
   </si>
   <si>
     <t>1595</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1595/ind93.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1595/ind93.pdf</t>
   </si>
   <si>
     <t>Solicita revitalização da Praça Prefeito Elias Antonio Filho.</t>
   </si>
   <si>
     <t>1596</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1596/ind94.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1596/ind94.pdf</t>
   </si>
   <si>
     <t>Solicita instalação de wi-fi público na praça.</t>
   </si>
   <si>
     <t>1597</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1597/ind95.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1597/ind95.pdf</t>
   </si>
   <si>
     <t>1598</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1598/ind96.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1598/ind96.pdf</t>
   </si>
   <si>
     <t>1599</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1599/ind97.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1599/ind97.pdf</t>
   </si>
   <si>
     <t>Solicita designação de servido para limpeza e zeladoria da orla.</t>
   </si>
   <si>
     <t>1600</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>Solicita determinação para limpeza de terrenos.</t>
   </si>
   <si>
     <t>1605</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1605/ind99.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1605/ind99.pdf</t>
   </si>
   <si>
     <t>Solicita melhorias e limpeza da orla.</t>
   </si>
   <si>
     <t>1606</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1606/ind100.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1606/ind100.pdf</t>
   </si>
   <si>
     <t>Solicita limpeza nas margens da rodovia MG335.</t>
   </si>
   <si>
     <t>1607</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1607/ind101.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1607/ind101.pdf</t>
   </si>
   <si>
     <t>Solicita envio de moção de aplauso.</t>
   </si>
   <si>
     <t>1608</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1608/ind102.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1608/ind102.pdf</t>
   </si>
   <si>
     <t>1609</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1609/ind103.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1609/ind103.pdf</t>
   </si>
   <si>
     <t>1419</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Fabiano da Silva Moretti</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1419/plc1-2023_-_permuta_imovel.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1419/plc1-2023_-_permuta_imovel.pdf</t>
   </si>
   <si>
     <t>Autoriza a permuta de bem imóvel pertencente ao patrimônio público municipal, com torna em dinheiro e dá outras providências</t>
   </si>
   <si>
     <t>1423</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1423/pl2-2023_-_refis.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1423/pl2-2023_-_refis.pdf</t>
   </si>
   <si>
     <t>Institui o programa de incentivo à regularização fiscal com a fazenda pública do município de Ijaci – REFIS Ijaci – e dá outras providências</t>
   </si>
   <si>
     <t>1415</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1415/pl1-23_-_altera_rpv.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1415/pl1-23_-_altera_rpv.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal 1.297/2017 que Dispõe sobre o pagamento de débitos ou obrigações do Município de Ijaci nos termos do artigo 100 §§ 3º e 4º da Constituição Federal, decorrentes de decisões judiciais consideradas de pequeno valor (RPV)</t>
   </si>
   <si>
     <t>1416</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1416/pl2-23_-_revisao_servidores_executivo.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1416/pl2-23_-_revisao_servidores_executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral anual dos vencimentos do funcionalismo público municipal da administração direta</t>
   </si>
   <si>
     <t>1417</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1417/pl3-23_-_revisao_camara.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1417/pl3-23_-_revisao_camara.pdf</t>
   </si>
   <si>
     <t>Concede revisão geral na remuneração dos servidores da Câmara Municipal</t>
   </si>
   <si>
     <t>1418</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1418/pl4-23_-_revisao_prefeito__vice_e_secretarios.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1418/pl4-23_-_revisao_prefeito__vice_e_secretarios.pdf</t>
   </si>
   <si>
     <t>Concede reajuste nos subsídios do Prefeito, do Vice-Prefeito e Secretários Municipais para o exercício de 2023</t>
   </si>
   <si>
     <t>1421</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1421/pl5-2023_-_subvencoes.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1421/pl5-2023_-_subvencoes.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL DE IJACI-MG DESTINAR RECURSOS A ENTIDADES PRIVADAS, DE ACORDO COM O ARTIGO 26 DA LEI COMPLEMENTAR 101 DE 2000, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1422</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1422/pl6-23_-_suplementa_camara.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1422/pl6-23_-_suplementa_camara.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura e anulação de créditos em dotações da Câmara Municipal no orçamento do exercício de 2022</t>
   </si>
   <si>
     <t>1424</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1424/pl7-2023_-_abre_credito_especial.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1424/pl7-2023_-_abre_credito_especial.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito especial e dá outras providências</t>
   </si>
   <si>
     <t>1425</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1425/pl8-2023_-_margem_consignado.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1425/pl8-2023_-_margem_consignado.pdf</t>
   </si>
   <si>
     <t>Estabelece nova margem consignável para empréstimos concedidos a servidores públicos municipais de Ijaci e dá outras providências</t>
   </si>
   <si>
     <t>1426</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1426/pl9-2023_-_ldo_2024.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1426/pl9-2023_-_ldo_2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para elaboração e execução da Lei Orçamentária de 2024 e dá outras providências</t>
   </si>
   <si>
     <t>1427</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1427/pl10-23_-_hino_e_bandeira.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1427/pl10-23_-_hino_e_bandeira.pdf</t>
   </si>
   <si>
     <t>Torna obrigatório o hasteamento da Bandeira Nacional e a execução do Hino Nacional e o Hino do Município de Ijaci nas escolas públicas da rede municipal de ensino</t>
   </si>
   <si>
     <t>1428</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1428/pl11-2023_-_suplementacao.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1428/pl11-2023_-_suplementacao.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Suplementar e Criação de Programa ao Orçamento do exercício de 2023</t>
   </si>
   <si>
     <t>1430</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1430/pl12-23_-_altera_orcamento.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1430/pl12-23_-_altera_orcamento.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal 1.425/2022 que Estima a Receita e Fixa a Despesa para o exercício financeiro de 2023.</t>
   </si>
   <si>
     <t>1431</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1431/pl13-23_-_protecao_patrimonio.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1431/pl13-23_-_protecao_patrimonio.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proteção do bem público denominado camada asfáltica que compõe as vias urbanas e rurais do Município</t>
   </si>
   <si>
     <t>1432</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1432/pl14-23_-_subvecao_apae.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1432/pl14-23_-_subvecao_apae.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal de Ijaci-MG destinar recursos a entidade privada “APAE DE IJACI”, de acordo com o artigo 26 da Lei Complementar 101 de 2000, e dá outras providências</t>
   </si>
   <si>
     <t>1433</t>
   </si>
   <si>
     <t>Corguinho, Juninho da Academia</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1433/pl15-23-colar_girassol.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1433/pl15-23-colar_girassol.pdf</t>
   </si>
   <si>
     <t>Institui o uso do colar de girassol como instrumento auxiliar de orientação para a identificação de pessoas com deficiência oculta no âmbito do Município de Ijaci</t>
   </si>
   <si>
     <t>1434</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1434/pl16-23_-_protecao_patrimonio.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1434/pl16-23_-_protecao_patrimonio.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proteção do bem público denominado camada asfáltica que compõe as vias urbanas e rurais do município</t>
   </si>
   <si>
     <t>1435</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1435/pl17-23_-_altera_cargos_diretor.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1435/pl17-23_-_altera_cargos_diretor.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal 1.428/2023 que “Cria cargos de diretor escolar e vice-diretor escolar para os estabelecimentos de ensino da rede municipal e dá outras providências”</t>
   </si>
   <si>
     <t>1512</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1512/pl18-23_suplementa_camara.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1512/pl18-23_suplementa_camara.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura e anulação de créditos em dotações da Câmara Municipal no orçamento do exercício de 2023</t>
   </si>
   <si>
     <t>1513</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1513/pl19-23_-_abono_funcionarios.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1513/pl19-23_-_abono_funcionarios.pdf</t>
   </si>
   <si>
     <t>Institui o vale abono de 25% para todos os funcionários (ativos ou inativos) em estabelecimentos que proporcionem lazer e entretenimento no Município de Ijaci</t>
   </si>
   <si>
     <t>1514</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1514/pl20-2023_-_altera_ldo_2024.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1514/pl20-2023_-_altera_ldo_2024.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal 1.440/2023 que Dispõe sobre as Diretrizes para elaboração e execução da Lei Orçamentária de 2024, e dá outras providências</t>
   </si>
   <si>
     <t>1515</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1515/pl21-23_-_loa_2024.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1515/pl21-23_-_loa_2024.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa do orçamento fiscal do Município de Ijaci/MG, para o exercício financeiro de 2024</t>
   </si>
   <si>
     <t>1516</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1516/pl22-23_-_comtur.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1516/pl22-23_-_comtur.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Conselho Municipal de Turismo COMTUR e sobre o Fundo Municipal de Turismo – FUMTUR, e dá outras providências</t>
   </si>
   <si>
     <t>1517</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1517/pl23-23_-_programa_habitar.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1517/pl23-23_-_programa_habitar.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Habitação Popular – “Sua Casa Nova Ijaci”, e dá outras providências</t>
   </si>
   <si>
     <t>1518</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1518/pl24-23_-_reestrutura_codema.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1518/pl24-23_-_reestrutura_codema.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reestruturação do Conselho Municipal de Desenvolvimento Ambiental – CODEMA e o Fundo Municipal do Meio Ambiente – FUMEMA, e dá outras providências</t>
   </si>
   <si>
     <t>1519</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1519/pl25-2023_-_piso_enfermagem.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1519/pl25-2023_-_piso_enfermagem.pdf</t>
   </si>
   <si>
     <t>Institui complementação salarial resultante da diferença remuneratória do piso salarial nacional da Enfermagem e dá outras providências</t>
   </si>
   <si>
     <t>1541</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1541/pl26-23_-_suplementacao.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1541/pl26-23_-_suplementacao.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de créditos adicionais suplementares ao orçamento de 2023, fixado pela Lei Municipal n.º 1425/2022</t>
   </si>
   <si>
     <t>1542</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1542/pl_27-23_-_suplementacao.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1542/pl_27-23_-_suplementacao.pdf</t>
   </si>
   <si>
     <t>1555</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1555/pl28-23_-_abre_credito.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1555/pl28-23_-_abre_credito.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito especial e dá outras providências</t>
   </si>
   <si>
     <t>1556</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1556/pl29-23_-_vagas_barracas.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1556/pl29-23_-_vagas_barracas.pdf</t>
   </si>
   <si>
     <t>Assegura a reserva de até 30% (trinta por cento) dos espaços destinados a barracas, nas festividades oficiais do Município, para barraqueiros e comerciantes residentes e Organizações da Sociedade Civil-OSC, situadas no âmbito do Município de Ijaci</t>
   </si>
   <si>
     <t>1557</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1557/pl30-23_-_vagas_autistas.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1557/pl30-23_-_vagas_autistas.pdf</t>
   </si>
   <si>
     <t>Estende a portadores do transtorno do espectro autista o direito de uso de vagas exclusivas de veículos já existentes, que forem criadas ou modificadas em vias públicas no âmbito do Município de Ijaci-MG.</t>
   </si>
   <si>
     <t>1559</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1559/pl31-23_-_instituicoes_bancarias.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1559/pl31-23_-_instituicoes_bancarias.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre opções de instituições bancárias para recebimento de salários dos servidores municipais de Ijaci (MG).</t>
   </si>
   <si>
     <t>1560</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1560/pl32-23_-_estacionamento_carretas.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1560/pl32-23_-_estacionamento_carretas.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre proibição de estacionamento de carretas e caminhões em frente a prédios públicos e templos religiosos.</t>
   </si>
   <si>
     <t>1561</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1561/pl33-23_-_gratifica_lgpd.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1561/pl33-23_-_gratifica_lgpd.pdf</t>
   </si>
   <si>
     <t>Institui gratificação ao Presidente do Comitê da Lei Geral de Proteção de Dados e dá outras providências</t>
   </si>
   <si>
     <t>1562</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1562/pl34-23_-_revoga_laudos_medicos.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1562/pl34-23_-_revoga_laudos_medicos.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revogação do prazo de validade dos laudos médicos para pessoas com deficiência permanente.</t>
   </si>
   <si>
     <t>1563</t>
   </si>
   <si>
     <t>Juninho da Academia, Olivia da Ni</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1563/pl35-23_-_seguranca_transito.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1563/pl35-23_-_seguranca_transito.pdf</t>
   </si>
   <si>
     <t>Institui a ação pública municipal da segurança no trânsito nas vias públicas no âmbito do Município de Ijaci-MG e dá outras providências.</t>
   </si>
   <si>
     <t>1564</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1564/pl36-23_-_denomina_logradouros.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1564/pl36-23_-_denomina_logradouros.pdf</t>
   </si>
   <si>
     <t>Denomina os logradouros públicos que especifica (Lagoa Verde)</t>
   </si>
   <si>
     <t>1582</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1582/pl37-2023_-_recursos_camare.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1582/pl37-2023_-_recursos_camare.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal de Ijaci-MG destinar recursos a entidade privada “CAMARE – ASSOCIAÇÃO DOS CATADORES DE MATERIAIS RECICLÁVEIS DE IJACI”, de acordo com o artigo 26 da Lei Complementar 101 de 2000, e dá outras providências</t>
   </si>
   <si>
     <t>1583</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1583/pl38-23_-_programa_mais_que_vencedores.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1583/pl38-23_-_programa_mais_que_vencedores.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do programa mais que vencedores nas escolas estabelecidas no Município de Ijaci/MG</t>
   </si>
   <si>
     <t>1584</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1584/pl39-23_-_credito_especial.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1584/pl39-23_-_credito_especial.pdf</t>
   </si>
   <si>
     <t>1585</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1585/pl40-23_-_paz_nas_escolas.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1585/pl40-23_-_paz_nas_escolas.pdf</t>
   </si>
   <si>
     <t>Institui o Programa “Paz nas Escolas” no Município de Ijaci/MG.</t>
   </si>
   <si>
     <t>1420</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1420/pr1-23_-_reajuste_vereadores.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1420/pr1-23_-_reajuste_vereadores.pdf</t>
   </si>
   <si>
     <t>Concede reajuste nos subsídios dos Vereadores do Município de Ijaci para o exercício de 2023</t>
   </si>
   <si>
     <t>1429</t>
   </si>
   <si>
     <t>Aprova o Relatório Final e as conclusões da Comissão Parlamentar de Inquérito n.º 001/2022 – Portaria 05 de 12 de setembro de 2022, e dá outras providências</t>
   </si>
   <si>
     <t>1499</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1499/pr3-23_-_altera_data_reuniao.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1499/pr3-23_-_altera_data_reuniao.pdf</t>
   </si>
   <si>
     <t>Altera a redação do Artigo 140 da Resolução Nº 542/2014 que Estabelece o Regimento Interno da Câmara Municipal de Ijaci e dá outras providências</t>
   </si>
   <si>
     <t>1558</t>
   </si>
   <si>
     <t>Jhonatha do Dilson, Juninho da Academia, Olivia da Ni, Rogério Tungas</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1558/pr4-23.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1558/pr4-23.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Procuradoria da Mulher no âmbito da Câmara Municipal de Ijaci</t>
   </si>
   <si>
     <t>1612</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de títulos de cidadania honorária e diplomas de honra ao mérito às pessoas que identifica.</t>
   </si>
   <si>
     <t>1511</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Proposta de Emenda a Lei Orgânica Municipal</t>
   </si>
   <si>
     <t>Corguinho, Juninho da Academia, Olivia da Ni</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1511/proposta_emenda_lom_1-23.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1511/proposta_emenda_lom_1-23.pdf</t>
   </si>
   <si>
     <t>Altera a redação do caput do Art. 41 da Lei Orgânica Municipal</t>
   </si>
   <si>
     <t>1543</t>
   </si>
   <si>
     <t>Corguinho, Juninho da Academia, Nico do Zé Onofre</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1543/emenda_lom_2-23.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1543/emenda_lom_2-23.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO CAPUT DO ART. 41 DA LEI ORGÂNICA MUNICIPAL</t>
   </si>
   <si>
     <t>1477</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1477/requerimento_1-23.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1477/requerimento_1-23.pdf</t>
   </si>
   <si>
     <t>Pedido de reunião solene comemoração dia internacional da mulher</t>
   </si>
   <si>
     <t>1478</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1478/requerimento_2-23.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1478/requerimento_2-23.pdf</t>
   </si>
   <si>
     <t>Documentos do carnaval de 2023</t>
   </si>
   <si>
     <t>1479</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1479/requerimento_3-23.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1479/requerimento_3-23.pdf</t>
   </si>
   <si>
     <t>Solicita valor da receita, despesa e gastos com desenvolvimento do ensino.</t>
   </si>
   <si>
     <t>1480</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1480/requerimento_4-23.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1480/requerimento_4-23.pdf</t>
   </si>
   <si>
     <t>Solicita as últimas 3 contas de energia elétrica da Prefeitura</t>
   </si>
   <si>
     <t>1481</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1481/requerimento_5-23.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1481/requerimento_5-23.pdf</t>
   </si>
   <si>
     <t>Convida o Diretor da empresa Sabato Construções para comparecer na reunião ordinária</t>
   </si>
   <si>
     <t>1482</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1482/requerimento_6-23.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1482/requerimento_6-23.pdf</t>
   </si>
   <si>
     <t>Requer informações acerca do funcionamento do comércio na praça de esportes.</t>
   </si>
   <si>
     <t>1483</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1483/requerimento_7-23.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1483/requerimento_7-23.pdf</t>
   </si>
   <si>
     <t>Atestado medico</t>
   </si>
   <si>
     <t>1484</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1484/requerimento_8-23.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1484/requerimento_8-23.pdf</t>
   </si>
   <si>
     <t>1485</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1485/requerimento_9-23.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1485/requerimento_9-23.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre local onde é feito descarte dos entulhos recolhidos em nossa cidade.</t>
   </si>
   <si>
     <t>1486</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1486/requerimento_10-23.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1486/requerimento_10-23.pdf</t>
   </si>
   <si>
     <t>Atestado Médico Vereadora Olivia 8 reunião ordinária.</t>
   </si>
   <si>
     <t>1487</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1487/requerimento_11-23.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1487/requerimento_11-23.pdf</t>
   </si>
   <si>
     <t>Requer cópia de documentação referente aos Processos Seletivos desde 2021.</t>
   </si>
   <si>
     <t>1488</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1488/requerimento_12-23.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1488/requerimento_12-23.pdf</t>
   </si>
   <si>
     <t>Atestado Médico Vereadora Olivia 13 reunião ordinária.</t>
   </si>
   <si>
     <t>1489</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1489/requerimento_16-23.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1489/requerimento_16-23.pdf</t>
   </si>
   <si>
     <t>Atestado Médico Vereador Jhonatha 13 reunião ordinária.</t>
   </si>
   <si>
     <t>1490</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1490/requerimento_14-23.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1490/requerimento_14-23.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre a Praça de Esportes.</t>
   </si>
   <si>
     <t>1491</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1491/indicacao_15-23.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1491/indicacao_15-23.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre o motivo da não pavimentação de rua no Bairro da Serra.</t>
   </si>
   <si>
     <t>1492</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1492/requerimento_16-23.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1492/requerimento_16-23.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre o motivo da não pavimentação de rua no Córrego Pintado.</t>
   </si>
   <si>
     <t>1493</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1493/requerimento_17-23.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1493/requerimento_17-23.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre providencias para melhorar condições de rua na Serra</t>
   </si>
   <si>
     <t>1494</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1494/requerimento_18-23.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1494/requerimento_18-23.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre a construção da Praça Professora Marcos Moreira Pinto.</t>
   </si>
   <si>
     <t>1495</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1495/requerimento_19-23.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1495/requerimento_19-23.pdf</t>
   </si>
   <si>
     <t>Requer que seja convidado o gerente administrativo da Viação São Cristovão</t>
   </si>
   <si>
     <t>1496</t>
   </si>
   <si>
     <t>Requer informação se foi autorizada perfuração de poço artesiano na Serra</t>
   </si>
   <si>
     <t>1497</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1497/requerimento_21-23.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1497/requerimento_21-23.pdf</t>
   </si>
   <si>
     <t>Requer informações a respeito das Áreas de Preservação Permanente do Município</t>
   </si>
   <si>
     <t>1498</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1498/requerimento_22-23.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1498/requerimento_22-23.pdf</t>
   </si>
   <si>
     <t>Requer envio do gasto com combustível da Prefeitura dos últimos três meses.</t>
   </si>
   <si>
     <t>1506</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1506/reque_23-23.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1506/reque_23-23.pdf</t>
   </si>
   <si>
     <t>Cópia licitação dos caminhões e veículos leves</t>
   </si>
   <si>
     <t>1507</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1507/reque_24-23.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1507/reque_24-23.pdf</t>
   </si>
   <si>
     <t>Processo licitatório Ijaci Rodeo Festival</t>
   </si>
   <si>
     <t>1508</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1508/reque_25-23.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1508/reque_25-23.pdf</t>
   </si>
   <si>
     <t>informações sobre contas hackeadas</t>
   </si>
   <si>
     <t>1509</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1509/reque_26-23.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1509/reque_26-23.pdf</t>
   </si>
   <si>
     <t>Descontos servidores Inss</t>
   </si>
   <si>
     <t>1532</t>
   </si>
   <si>
     <t>Expediente ao MP pedindo cópia dos TACS firmado pelo Município</t>
   </si>
   <si>
     <t>1533</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1533/req29.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1533/req29.pdf</t>
   </si>
   <si>
     <t>Informação sobre a instalação de câmeras de segurança conforme lei municipal 1.379</t>
   </si>
   <si>
     <t>1534</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1534/req29.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1534/req29.pdf</t>
   </si>
   <si>
     <t>Informações sobre o reajuste dos servidores com salários defasados</t>
   </si>
   <si>
     <t>1535</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1535/req30.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1535/req30.pdf</t>
   </si>
   <si>
     <t>cópia processo licitatório 95-23, pregão presencial 35/2023</t>
   </si>
   <si>
     <t>1536</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1536/req31.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1536/req31.pdf</t>
   </si>
   <si>
     <t>informações sobre o numero de servidores do município</t>
   </si>
   <si>
     <t>1537</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1537/req32.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1537/req32.pdf</t>
   </si>
   <si>
     <t>Informações sobre os valores pagos a Raomir Meireles Parada</t>
   </si>
   <si>
     <t>1538</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1538/req33.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1538/req33.pdf</t>
   </si>
   <si>
     <t>Informações sobre o consultório odontologico e ginecologicos dos psf da serra e da pedra negra</t>
   </si>
   <si>
     <t>1539</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1539/req34.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1539/req34.pdf</t>
   </si>
   <si>
     <t>Informações sobre o não pagamento das subvenções aprovadas pela camara</t>
   </si>
   <si>
     <t>1540</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1540/req35.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1540/req35.pdf</t>
   </si>
   <si>
     <t>Informações sobre os gastos da prefeitura com a realização do 2 encontro de motoqueiros</t>
   </si>
   <si>
     <t>1552</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1552/req36.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1552/req36.pdf</t>
   </si>
   <si>
     <t>Informações pagamentos horas extras, gratificações e férias premio</t>
   </si>
   <si>
     <t>1553</t>
   </si>
   <si>
     <t>Informações sobre gastos superávit</t>
   </si>
   <si>
     <t>1554</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1554/req38.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1554/req38.pdf</t>
   </si>
   <si>
     <t>informações sobre o terreno onde é depositado resíduos sólidos</t>
   </si>
   <si>
     <t>1576</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1576/req39.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1576/req39.pdf</t>
   </si>
   <si>
     <t>Ligar telefone fixo na copasa</t>
   </si>
   <si>
     <t>1577</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1577/req40.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1577/req40.pdf</t>
   </si>
   <si>
     <t>Copias livro de ponto servidores</t>
   </si>
   <si>
     <t>1578</t>
   </si>
   <si>
     <t>Cópias de contratos de secretarias</t>
   </si>
   <si>
     <t>1601</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1601/req42.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1601/req42.pdf</t>
   </si>
   <si>
     <t>Requer documentação sobre recursos desviados por hackers.</t>
   </si>
   <si>
     <t>1602</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1602/req43.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1602/req43.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre energia elétrica no loteamento dos herdeiros do Sr. Orozimbo.</t>
   </si>
   <si>
     <t>1603</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1603/req44.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1603/req44.pdf</t>
   </si>
   <si>
     <t>Requer informações e documentos relativos aos desvios de valores ocorridos na prefeitura por hackers.</t>
   </si>
   <si>
     <t>1604</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1604/req45.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1604/req45.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre protestos de divida ativa da Prefeitura.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2469,67 +2469,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1436/indicacao_1-23.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1437/indicacao_2-23.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1438/indicacao_3-23.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1440/indicacao_5-23.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1442/indicacao_7-23.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1443/indicacao_8-23.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1444/indicacao_9-23.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1445/indicacao_10-23.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1446/indicacao_11-23.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1447/indicacao_12-23.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1448/indicacao_13-23.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1449/indicacao_14-23.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1450/indicacao_15-23.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1451/indicacao_16-23.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1452/indicacao_17-23.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1455/indicacao_20-23.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1456/indicacao_21-23.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1457/indicacao_22-23.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1458/indicacao_23-23.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1459/indicacao_24-23.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1460/indicacao_25-23.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1461/indicacao_26-23.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1462/indicacao_27-23.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1463/indicacao_28-23.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1464/indicacao_29-23.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1465/indicacao_30-23.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1466/indicacao_31-23.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1467/indicacao_32-23.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1468/indicacao_33-23.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1469/indicacao_34-23.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1470/indicacao_35-23.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1471/indicacao_36-23.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1472/indicacao_37-23.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1473/indicacao_38-23.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1474/indicacao_39-23.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1476/indicacao_41-23.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1500/indi_42-23.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1501/indi43-23.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1502/indi-45-23.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1503/indi_46-23.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1504/indi_47-23.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1505/indi_48-23.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1510/ind49-23.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1520/ind50.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1521/ind51.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1522/ind52.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1523/ind53.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1524/ind54.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1525/ind55.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1526/ind56.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1527/ind57.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1528/ind58.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1529/ind59.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1530/ind60.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1531/ind61.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1544/ind62.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1545/ind63.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1546/ind64.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1547/ind65.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1548/ind66.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1549/ind67.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1550/ind68.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1551/ind69.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1565/ind70.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1566/ind71.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1567/ind72.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1568/ind73.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1569/ind74.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1570/ind75.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1571/ind76.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1572/ind77.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1573/ind78.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1574/ind79.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1575/ind80.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1580/ind82.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1581/ind83.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1586/ind84.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1587/ind85.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1588/ind86.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1589/ind87.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1590/ind88.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1591/ind89.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1592/ind90.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1593/ind91.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1594/ind92.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1595/ind93.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1596/ind94.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1597/ind95.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1598/ind96.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1599/ind97.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1605/ind99.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1606/ind100.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1607/ind101.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1608/ind102.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1609/ind103.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1419/plc1-2023_-_permuta_imovel.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1423/pl2-2023_-_refis.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1415/pl1-23_-_altera_rpv.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1416/pl2-23_-_revisao_servidores_executivo.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1417/pl3-23_-_revisao_camara.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1418/pl4-23_-_revisao_prefeito__vice_e_secretarios.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1421/pl5-2023_-_subvencoes.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1422/pl6-23_-_suplementa_camara.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1424/pl7-2023_-_abre_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1425/pl8-2023_-_margem_consignado.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1426/pl9-2023_-_ldo_2024.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1427/pl10-23_-_hino_e_bandeira.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1428/pl11-2023_-_suplementacao.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1430/pl12-23_-_altera_orcamento.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1431/pl13-23_-_protecao_patrimonio.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1432/pl14-23_-_subvecao_apae.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1433/pl15-23-colar_girassol.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1434/pl16-23_-_protecao_patrimonio.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1435/pl17-23_-_altera_cargos_diretor.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1512/pl18-23_suplementa_camara.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1513/pl19-23_-_abono_funcionarios.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1514/pl20-2023_-_altera_ldo_2024.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1515/pl21-23_-_loa_2024.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1516/pl22-23_-_comtur.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1517/pl23-23_-_programa_habitar.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1518/pl24-23_-_reestrutura_codema.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1519/pl25-2023_-_piso_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1541/pl26-23_-_suplementacao.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1542/pl_27-23_-_suplementacao.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1555/pl28-23_-_abre_credito.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1556/pl29-23_-_vagas_barracas.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1557/pl30-23_-_vagas_autistas.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1559/pl31-23_-_instituicoes_bancarias.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1560/pl32-23_-_estacionamento_carretas.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1561/pl33-23_-_gratifica_lgpd.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1562/pl34-23_-_revoga_laudos_medicos.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1563/pl35-23_-_seguranca_transito.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1564/pl36-23_-_denomina_logradouros.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1582/pl37-2023_-_recursos_camare.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1583/pl38-23_-_programa_mais_que_vencedores.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1584/pl39-23_-_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1585/pl40-23_-_paz_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1420/pr1-23_-_reajuste_vereadores.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1499/pr3-23_-_altera_data_reuniao.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1558/pr4-23.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1511/proposta_emenda_lom_1-23.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1543/emenda_lom_2-23.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1477/requerimento_1-23.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1478/requerimento_2-23.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1479/requerimento_3-23.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1480/requerimento_4-23.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1481/requerimento_5-23.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1482/requerimento_6-23.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1483/requerimento_7-23.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1484/requerimento_8-23.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1485/requerimento_9-23.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1486/requerimento_10-23.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1487/requerimento_11-23.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1488/requerimento_12-23.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1489/requerimento_16-23.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1490/requerimento_14-23.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1491/indicacao_15-23.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1492/requerimento_16-23.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1493/requerimento_17-23.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1494/requerimento_18-23.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1495/requerimento_19-23.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1497/requerimento_21-23.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1498/requerimento_22-23.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1506/reque_23-23.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1507/reque_24-23.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1508/reque_25-23.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1509/reque_26-23.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1533/req29.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1534/req29.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1535/req30.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1536/req31.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1537/req32.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1538/req33.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1539/req34.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1540/req35.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1552/req36.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1554/req38.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1576/req39.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1577/req40.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1601/req42.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1602/req43.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1603/req44.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1604/req45.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1436/indicacao_1-23.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1437/indicacao_2-23.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1438/indicacao_3-23.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1440/indicacao_5-23.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1442/indicacao_7-23.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1443/indicacao_8-23.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1444/indicacao_9-23.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1445/indicacao_10-23.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1446/indicacao_11-23.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1447/indicacao_12-23.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1448/indicacao_13-23.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1449/indicacao_14-23.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1450/indicacao_15-23.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1451/indicacao_16-23.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1452/indicacao_17-23.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1455/indicacao_20-23.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1456/indicacao_21-23.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1457/indicacao_22-23.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1458/indicacao_23-23.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1459/indicacao_24-23.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1460/indicacao_25-23.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1461/indicacao_26-23.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1462/indicacao_27-23.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1463/indicacao_28-23.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1464/indicacao_29-23.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1465/indicacao_30-23.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1466/indicacao_31-23.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1467/indicacao_32-23.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1468/indicacao_33-23.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1469/indicacao_34-23.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1470/indicacao_35-23.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1471/indicacao_36-23.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1472/indicacao_37-23.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1473/indicacao_38-23.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1474/indicacao_39-23.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1476/indicacao_41-23.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1500/indi_42-23.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1501/indi43-23.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1502/indi-45-23.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1503/indi_46-23.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1504/indi_47-23.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1505/indi_48-23.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1510/ind49-23.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1520/ind50.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1521/ind51.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1522/ind52.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1523/ind53.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1524/ind54.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1525/ind55.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1526/ind56.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1527/ind57.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1528/ind58.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1529/ind59.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1530/ind60.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1531/ind61.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1544/ind62.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1545/ind63.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1546/ind64.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1547/ind65.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1548/ind66.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1549/ind67.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1550/ind68.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1551/ind69.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1565/ind70.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1566/ind71.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1567/ind72.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1568/ind73.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1569/ind74.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1570/ind75.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1571/ind76.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1572/ind77.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1573/ind78.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1574/ind79.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1575/ind80.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1580/ind82.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1581/ind83.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1586/ind84.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1587/ind85.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1588/ind86.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1589/ind87.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1590/ind88.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1591/ind89.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1592/ind90.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1593/ind91.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1594/ind92.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1595/ind93.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1596/ind94.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1597/ind95.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1598/ind96.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1599/ind97.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1605/ind99.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1606/ind100.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1607/ind101.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1608/ind102.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1609/ind103.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1419/plc1-2023_-_permuta_imovel.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1423/pl2-2023_-_refis.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1415/pl1-23_-_altera_rpv.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1416/pl2-23_-_revisao_servidores_executivo.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1417/pl3-23_-_revisao_camara.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1418/pl4-23_-_revisao_prefeito__vice_e_secretarios.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1421/pl5-2023_-_subvencoes.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1422/pl6-23_-_suplementa_camara.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1424/pl7-2023_-_abre_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1425/pl8-2023_-_margem_consignado.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1426/pl9-2023_-_ldo_2024.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1427/pl10-23_-_hino_e_bandeira.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1428/pl11-2023_-_suplementacao.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1430/pl12-23_-_altera_orcamento.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1431/pl13-23_-_protecao_patrimonio.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1432/pl14-23_-_subvecao_apae.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1433/pl15-23-colar_girassol.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1434/pl16-23_-_protecao_patrimonio.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1435/pl17-23_-_altera_cargos_diretor.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1512/pl18-23_suplementa_camara.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1513/pl19-23_-_abono_funcionarios.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1514/pl20-2023_-_altera_ldo_2024.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1515/pl21-23_-_loa_2024.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1516/pl22-23_-_comtur.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1517/pl23-23_-_programa_habitar.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1518/pl24-23_-_reestrutura_codema.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1519/pl25-2023_-_piso_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1541/pl26-23_-_suplementacao.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1542/pl_27-23_-_suplementacao.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1555/pl28-23_-_abre_credito.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1556/pl29-23_-_vagas_barracas.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1557/pl30-23_-_vagas_autistas.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1559/pl31-23_-_instituicoes_bancarias.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1560/pl32-23_-_estacionamento_carretas.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1561/pl33-23_-_gratifica_lgpd.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1562/pl34-23_-_revoga_laudos_medicos.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1563/pl35-23_-_seguranca_transito.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1564/pl36-23_-_denomina_logradouros.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1582/pl37-2023_-_recursos_camare.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1583/pl38-23_-_programa_mais_que_vencedores.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1584/pl39-23_-_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1585/pl40-23_-_paz_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1420/pr1-23_-_reajuste_vereadores.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1499/pr3-23_-_altera_data_reuniao.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1558/pr4-23.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1511/proposta_emenda_lom_1-23.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1543/emenda_lom_2-23.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1477/requerimento_1-23.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1478/requerimento_2-23.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1479/requerimento_3-23.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1480/requerimento_4-23.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1481/requerimento_5-23.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1482/requerimento_6-23.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1483/requerimento_7-23.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1484/requerimento_8-23.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1485/requerimento_9-23.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1486/requerimento_10-23.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1487/requerimento_11-23.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1488/requerimento_12-23.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1489/requerimento_16-23.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1490/requerimento_14-23.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1491/indicacao_15-23.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1492/requerimento_16-23.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1493/requerimento_17-23.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1494/requerimento_18-23.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1495/requerimento_19-23.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1497/requerimento_21-23.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1498/requerimento_22-23.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1506/reque_23-23.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1507/reque_24-23.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1508/reque_25-23.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1509/reque_26-23.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1533/req29.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1534/req29.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1535/req30.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1536/req31.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1537/req32.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1538/req33.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1539/req34.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1540/req35.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1552/req36.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1554/req38.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1576/req39.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1577/req40.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1601/req42.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1602/req43.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1603/req44.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2023/1604/req45.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H197"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="41" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="63" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="113.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="113" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="222.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>