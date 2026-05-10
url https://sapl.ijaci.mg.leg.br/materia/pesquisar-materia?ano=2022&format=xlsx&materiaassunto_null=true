--- v0 (2026-02-04)
+++ v1 (2026-05-10)
@@ -54,772 +54,772 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1354</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Olivia da Ni</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1354/in01.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1354/in01.pdf</t>
   </si>
   <si>
     <t>Solicita reforma de casa</t>
   </si>
   <si>
     <t>1355</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1355/in02.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1355/in02.pdf</t>
   </si>
   <si>
     <t>Solicita reforma casa Richardson</t>
   </si>
   <si>
     <t>1356</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1356/in03.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1356/in03.pdf</t>
   </si>
   <si>
     <t>Cumprimento de piso salarial Agentes de saúde e demais</t>
   </si>
   <si>
     <t>1357</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Nico do Zé Onofre</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1357/in04.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1357/in04.pdf</t>
   </si>
   <si>
     <t>Criação de guarda municipal</t>
   </si>
   <si>
     <t>1358</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1358/in05.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1358/in05.pdf</t>
   </si>
   <si>
     <t>Reajuste piso salarial profissionais da educação</t>
   </si>
   <si>
     <t>1359</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1359/in06.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1359/in06.pdf</t>
   </si>
   <si>
     <t>Reajuste plantões enfermeiros</t>
   </si>
   <si>
     <t>1363</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1363/in07.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1363/in07.pdf</t>
   </si>
   <si>
     <t>Remuneração servidores efetivos</t>
   </si>
   <si>
     <t>1366</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1366/in08.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1366/in08.pdf</t>
   </si>
   <si>
     <t>Canalização de águas das chuvas Portal do Lago</t>
   </si>
   <si>
     <t>1367</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Jhonatha do Dilson</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1367/in09.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1367/in09.pdf</t>
   </si>
   <si>
     <t>Pinturas e sinalização de transito</t>
   </si>
   <si>
     <t>1368</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1368/in10.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1368/in10.pdf</t>
   </si>
   <si>
     <t>Pavimentação rua Bairro da Serra</t>
   </si>
   <si>
     <t>1373</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Juninho da Academia</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1373/in11.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1373/in11.pdf</t>
   </si>
   <si>
     <t>Limpeza nas margens da Rodovia MG-335</t>
   </si>
   <si>
     <t>1379</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1379/in12.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1379/in12.pdf</t>
   </si>
   <si>
     <t>Doação de cobertores</t>
   </si>
   <si>
     <t>1388</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1388/ind13.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1388/ind13.pdf</t>
   </si>
   <si>
     <t>Aumento no vale alimentação</t>
   </si>
   <si>
     <t>1389</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1389/ind14.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1389/ind14.pdf</t>
   </si>
   <si>
     <t>Pagamento de licenças premio</t>
   </si>
   <si>
     <t>1393</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1393/ind15.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1393/ind15.pdf</t>
   </si>
   <si>
     <t>Identificação veiculos oficiais do municipio</t>
   </si>
   <si>
     <t>1395</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Helton da Ambulância</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1395/ind16.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1395/ind16.pdf</t>
   </si>
   <si>
     <t>solicita projeto para adequação vencimentos servidores saúde (enfermeiros, técnicos de enfermagem e auxiliares de enfermagem)</t>
   </si>
   <si>
     <t>1396</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1396/ind17.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1396/ind17.pdf</t>
   </si>
   <si>
     <t>contratar ou designar servidores para controle de tráfego veículos portões das escolas</t>
   </si>
   <si>
     <t>1397</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Rogério Tungas</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1397/ind18.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1397/ind18.pdf</t>
   </si>
   <si>
     <t>Adequação salário base dentista</t>
   </si>
   <si>
     <t>1398</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Celio do Espetinho</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1398/ind19.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1398/ind19.pdf</t>
   </si>
   <si>
     <t>Informação vencimentos servidores</t>
   </si>
   <si>
     <t>1403</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1403/ind19_2.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1403/ind19_2.pdf</t>
   </si>
   <si>
     <t>pagamento de cirurgias</t>
   </si>
   <si>
     <t>1404</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1404/ind20.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1404/ind20.pdf</t>
   </si>
   <si>
     <t>Estágio para estudante curso de Direito</t>
   </si>
   <si>
     <t>1405</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1405/ind21.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1405/ind21.pdf</t>
   </si>
   <si>
     <t>Estrutura administrativa - secretarias</t>
   </si>
   <si>
     <t>1407</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1407/ind23.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1407/ind23.pdf</t>
   </si>
   <si>
     <t>Melhorias no trevo de acesso Rodovia MG-335</t>
   </si>
   <si>
     <t>1349</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Fabiano da Silva Moretti</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1349/plc_1-22_-_refis.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1349/plc_1-22_-_refis.pdf</t>
   </si>
   <si>
     <t>Institui o programa de incentivo a regularização fiscal com a fazenda pública do municipio de Ijaci – REFIS Ijaci – e dá outras providências</t>
   </si>
   <si>
     <t>1350</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1350/plc_2-22_-_vaga_medico_psf.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1350/plc_2-22_-_vaga_medico_psf.pdf</t>
   </si>
   <si>
     <t>Altera o anexo I da Lei Complementar 1.028/2010, para criar 01(uma) vaga no cargo de médico do PSF e dá outras providências</t>
   </si>
   <si>
     <t>1351</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1351/plc_3-22_-_diaria_executivo.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1351/plc_3-22_-_diaria_executivo.pdf</t>
   </si>
   <si>
     <t>Estabelece a concessão de diárias de viagem ao Prefeito, Vice-Prefeita, Secretários Municipais, Procurador-Geral e Assessor Jurídico, e dá outras providências</t>
   </si>
   <si>
     <t>1399</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1399/plc_4-2022_-_altera_ticket_alimentacao.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1399/plc_4-2022_-_altera_ticket_alimentacao.pdf</t>
   </si>
   <si>
     <t>AUTORIZA OS PODERES EXECUTIVO E LEGISLATIVO DO MUNICÍPIO A PROMOVER A CONCESSÃO DE AUXÍLIO-ALIMENTAÇÃO ESTABELECIDO PELA LEI_x000D_
 COMPLEMENTAR MUNICIPAL 1.230/2014 ATRAVÉS DE PECÚNIA E DÁ OURAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1413</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1413/plc5-2022_-_isencao_iptu.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1413/plc5-2022_-_isencao_iptu.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de isenção de IPTU aos portadores de doenças graves incapacitantes e dá outras providências</t>
   </si>
   <si>
     <t>1346</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1346/pl_1-22_-_contratacao_temporaria.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1346/pl_1-22_-_contratacao_temporaria.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização de contratação temporária para preenchimento do cargo de técnico em radiologia, visando atender necessidade temporária de excepcional interesse público, nos termos do inciso IX, do artigo 37 da Constituição Federal e dá outras providências</t>
   </si>
   <si>
     <t>1347</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1347/pl_2-22_-_revisao_geral_executivo.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1347/pl_2-22_-_revisao_geral_executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral anual dos vencimentos do funcionalismo público municipal da administração direta</t>
   </si>
   <si>
     <t>1348</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1348/pl_3-22_-_revisao_geral_camara.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1348/pl_3-22_-_revisao_geral_camara.pdf</t>
   </si>
   <si>
     <t>Concede revisão geral na remuneração dos servidores da Câmara Municipal</t>
   </si>
   <si>
     <t>1353</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1353/pl_4-22_-_revisao_prefeito_vice-prefeito_e_secretario.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1353/pl_4-22_-_revisao_prefeito_vice-prefeito_e_secretario.pdf</t>
   </si>
   <si>
     <t>Concede reajuste nos subsídios do Prefeito, do Vice-Prefeito e Secretários Municipais para o exercício de 2022</t>
   </si>
   <si>
     <t>1360</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1360/pl_5-22_-_aumento_margem_consignavel.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1360/pl_5-22_-_aumento_margem_consignavel.pdf</t>
   </si>
   <si>
     <t>Estabelece margem consignável para empréstimos concedidos a servidores públicos municipais de Ijaci e dá outras providências.</t>
   </si>
   <si>
     <t>1361</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1361/pl_6-22_-_superavit.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1361/pl_6-22_-_superavit.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal 1399/2021 que Estima a Receita e Fixa a Despesa para o exercício financeiro de 2022.</t>
   </si>
   <si>
     <t>1362</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1362/pl_7-22_-_cessao_direitos_autorais_hino.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1362/pl_7-22_-_cessao_direitos_autorais_hino.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a realizar a cessão de direitos autorais sobre o “Hino de Ijaci” para a Banda de Música Santa Cecília de Ijaci e dá outras providências</t>
   </si>
   <si>
     <t>1369</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1369/ldo2022.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1369/ldo2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para elaboração e execução da lei orçamentária de 2023, e dá outras providências</t>
   </si>
   <si>
     <t>1374</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1374/pl_9-2022_-_denomina_escola_darlene.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1374/pl_9-2022_-_denomina_escola_darlene.pdf</t>
   </si>
   <si>
     <t>Dá nome a prédio público que especifica</t>
   </si>
   <si>
     <t>1375</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1375/pl_10-22_-_casa_lar.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1375/pl_10-22_-_casa_lar.pdf</t>
   </si>
   <si>
     <t>Institui o Serviço de Acolhimento Institucional para Crianças e Adolescentes de 0 a 18 anos, na modalidade Casa Lar, dispõe sobre a prestação do Serviço de Acolhimento Institucional para crianças e adolescentes; e dá outras providências</t>
   </si>
   <si>
     <t>1376</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1376/pl_11-22_-_bdmg.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1376/pl_11-22_-_bdmg.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Ijaci a contratar com o Banco de Desenvolvimento de Minas Gerais S/A – BDMG, operações de crédito com outorga de garantia e dá outras providências</t>
   </si>
   <si>
     <t>1377</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1377/pl_12-22_-_carga_horaria_monitor_informatica.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1377/pl_12-22_-_carga_horaria_monitor_informatica.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n.º 873, de 21 de junho de 2006, para reduzir a jornada de trabalho semanal do monitor de informática de 40 horas semanais para 30 horas semanais</t>
   </si>
   <si>
     <t>1380</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1380/pl_13-22_-_complemento_salario.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1380/pl_13-22_-_complemento_salario.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização de complementação dos vencimentos dos professores da educação básica e dá outras providências</t>
   </si>
   <si>
     <t>1381</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1381/pl_14-22_-_auxilio_atleta.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1381/pl_14-22_-_auxilio_atleta.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de auxílio financeiro a atleta do Município de Ijaci para participar do campeonato mundial de ginástica aeróbica 2022 – em Portugal e dá outras providências</t>
   </si>
   <si>
     <t>1382</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1382/pl_15-22_-_denomina_estadio.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1382/pl_15-22_-_denomina_estadio.pdf</t>
   </si>
   <si>
     <t>Denomina Anderson Martins Morais o prédio público que especifica</t>
   </si>
   <si>
     <t>1383</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1383/pl_16-22_-_altera_lei_fogos.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1383/pl_16-22_-_altera_lei_fogos.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal n.º 1.414/2022</t>
   </si>
   <si>
     <t>1384</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1384/pl_17-2022.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1384/pl_17-2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização de pagamento de débitos com o Estado de Minas Gerais provenientes de multas ambientais e dá outras providências</t>
   </si>
   <si>
     <t>1385</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1385/pl_18-2022_-_concessao_imovel.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1385/pl_18-2022_-_concessao_imovel.pdf</t>
   </si>
   <si>
     <t>Autoriza a concessão de direito real de uso de bem imóvel e dá outras providências</t>
   </si>
   <si>
     <t>1386</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1386/pl19-2022_-_credito_orcamento_camara.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1386/pl19-2022_-_credito_orcamento_camara.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura e anulação de créditos em dotações da Câmara Municipal no orçamento do exercício de 2022</t>
   </si>
   <si>
     <t>1387</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1387/pl20-22_-_denomina_escola.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1387/pl20-22_-_denomina_escola.pdf</t>
   </si>
   <si>
     <t>Dá denominação de “Centro Municipal de Educação Infantil Professora Darlene Aparecida Alvarenga” ao prédio público que especifica.</t>
   </si>
   <si>
     <t>1400</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1400/pl21-22_-_loa_2023.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1400/pl21-22_-_loa_2023.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e fixa a Despesa para o exercício financeiro de 2023</t>
   </si>
   <si>
     <t>1401</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito especial no quadro de despesas da Câmara Municipal no orçamento do exercício de 2022</t>
   </si>
   <si>
     <t>1402</t>
   </si>
   <si>
     <t>Dispõe sobre o estabelecimento de processos consultivos para a indicação de Diretores de Unidades Escolares da rede municipal de ensino e dá outras providências</t>
   </si>
   <si>
     <t>1411</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1411/pl_24-22_-_altera_orcamento.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1411/pl_24-22_-_altera_orcamento.pdf</t>
   </si>
   <si>
     <t>Altera a lei municipal 1399/2021 que estima a receita e fixa a despesa para o exercício financeiro de 2022.</t>
   </si>
   <si>
     <t>1412</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1412/pl25-22-altera_orcamento_camara.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1412/pl25-22-altera_orcamento_camara.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura e anulação de créditos em dotações da Câmara Municipal no orçamento do exercício de 2022.</t>
   </si>
   <si>
     <t>1414</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1414/pl26-2022_-_cargos_diretor_e_vice.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1414/pl26-2022_-_cargos_diretor_e_vice.pdf</t>
   </si>
   <si>
     <t>Cria cargos de diretor escolar e vice-diretor escolar para os estabelecimentos de ensino da rede municipal e dá outras providências.</t>
   </si>
   <si>
     <t>1352</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1352/projeto_de_resolucao_1-22_-_reajuste_vereadores.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1352/projeto_de_resolucao_1-22_-_reajuste_vereadores.pdf</t>
   </si>
   <si>
     <t>Concede reajuste nos subsídios dos Vereadores do Município de Ijaci para o exercício de 2022</t>
   </si>
   <si>
     <t>1410</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1410/plr2-22-titulos.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1410/plr2-22-titulos.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE TÍTULOS DE CIDADANIA HONORÁRIA E DIPLOMAS DE HONRA AO MÉRITO ÀS PESSOAS QUE IDENTIFICA</t>
   </si>
   <si>
     <t>1364</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1364/re04.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1364/re04.pdf</t>
   </si>
   <si>
     <t>Requer folha pagamento servidores</t>
   </si>
   <si>
     <t>1365</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1365/req05.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1365/req05.pdf</t>
   </si>
   <si>
     <t>Aprovado</t>
   </si>
   <si>
     <t>1371</t>
   </si>
   <si>
     <t>Instalação placas indicativas logradouros</t>
   </si>
   <si>
     <t>1372</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1372/re8.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1372/re8.pdf</t>
   </si>
   <si>
     <t>Informações CEMIG queda de energia</t>
   </si>
   <si>
     <t>1378</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1378/re9.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1378/re9.pdf</t>
   </si>
   <si>
     <t>Informação sobre manutenção frota municipal</t>
   </si>
   <si>
     <t>1390</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1390/req15_2.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1390/req15_2.pdf</t>
   </si>
   <si>
     <t>Solicita documentação à construção da orla do ipiranga</t>
   </si>
   <si>
     <t>1391</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1391/req16.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1391/req16.pdf</t>
   </si>
   <si>
     <t>Servidores comissionados</t>
   </si>
   <si>
     <t>1392</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1392/req17_2.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1392/req17_2.pdf</t>
   </si>
   <si>
     <t>Documentos e informações sobre a reforma da praça de esportes</t>
   </si>
   <si>
     <t>1394</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1394/ccf16082022.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1394/ccf16082022.pdf</t>
   </si>
   <si>
     <t>Informações e envio documentação concessões quinquenios servidores</t>
   </si>
   <si>
     <t>1406</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1406/req22_2.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1406/req22_2.pdf</t>
   </si>
   <si>
     <t>cópia licitação</t>
   </si>
   <si>
     <t>1408</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1408/req26.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1408/req26.pdf</t>
   </si>
   <si>
     <t>Cópia de contrato Transporte</t>
   </si>
   <si>
     <t>1409</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1409/req27_2.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1409/req27_2.pdf</t>
   </si>
   <si>
     <t>Cópia da licitação das festividades do dia da criança</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1126,67 +1126,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1354/in01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1355/in02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1356/in03.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1357/in04.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1358/in05.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1359/in06.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1363/in07.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1366/in08.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1367/in09.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1368/in10.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1373/in11.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1379/in12.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1388/ind13.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1389/ind14.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1393/ind15.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1395/ind16.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1396/ind17.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1397/ind18.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1398/ind19.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1403/ind19_2.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1404/ind20.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1405/ind21.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1407/ind23.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1349/plc_1-22_-_refis.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1350/plc_2-22_-_vaga_medico_psf.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1351/plc_3-22_-_diaria_executivo.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1399/plc_4-2022_-_altera_ticket_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1413/plc5-2022_-_isencao_iptu.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1346/pl_1-22_-_contratacao_temporaria.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1347/pl_2-22_-_revisao_geral_executivo.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1348/pl_3-22_-_revisao_geral_camara.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1353/pl_4-22_-_revisao_prefeito_vice-prefeito_e_secretario.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1360/pl_5-22_-_aumento_margem_consignavel.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1361/pl_6-22_-_superavit.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1362/pl_7-22_-_cessao_direitos_autorais_hino.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1369/ldo2022.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1374/pl_9-2022_-_denomina_escola_darlene.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1375/pl_10-22_-_casa_lar.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1376/pl_11-22_-_bdmg.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1377/pl_12-22_-_carga_horaria_monitor_informatica.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1380/pl_13-22_-_complemento_salario.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1381/pl_14-22_-_auxilio_atleta.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1382/pl_15-22_-_denomina_estadio.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1383/pl_16-22_-_altera_lei_fogos.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1384/pl_17-2022.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1385/pl_18-2022_-_concessao_imovel.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1386/pl19-2022_-_credito_orcamento_camara.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1387/pl20-22_-_denomina_escola.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1400/pl21-22_-_loa_2023.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1411/pl_24-22_-_altera_orcamento.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1412/pl25-22-altera_orcamento_camara.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1414/pl26-2022_-_cargos_diretor_e_vice.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1352/projeto_de_resolucao_1-22_-_reajuste_vereadores.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1410/plr2-22-titulos.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1364/re04.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1365/req05.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1372/re8.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1378/re9.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1390/req15_2.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1391/req16.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1392/req17_2.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1394/ccf16082022.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1406/req22_2.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1408/req26.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1409/req27_2.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1354/in01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1355/in02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1356/in03.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1357/in04.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1358/in05.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1359/in06.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1363/in07.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1366/in08.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1367/in09.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1368/in10.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1373/in11.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1379/in12.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1388/ind13.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1389/ind14.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1393/ind15.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1395/ind16.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1396/ind17.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1397/ind18.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1398/ind19.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1403/ind19_2.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1404/ind20.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1405/ind21.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1407/ind23.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1349/plc_1-22_-_refis.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1350/plc_2-22_-_vaga_medico_psf.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1351/plc_3-22_-_diaria_executivo.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1399/plc_4-2022_-_altera_ticket_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1413/plc5-2022_-_isencao_iptu.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1346/pl_1-22_-_contratacao_temporaria.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1347/pl_2-22_-_revisao_geral_executivo.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1348/pl_3-22_-_revisao_geral_camara.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1353/pl_4-22_-_revisao_prefeito_vice-prefeito_e_secretario.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1360/pl_5-22_-_aumento_margem_consignavel.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1361/pl_6-22_-_superavit.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1362/pl_7-22_-_cessao_direitos_autorais_hino.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1369/ldo2022.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1374/pl_9-2022_-_denomina_escola_darlene.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1375/pl_10-22_-_casa_lar.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1376/pl_11-22_-_bdmg.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1377/pl_12-22_-_carga_horaria_monitor_informatica.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1380/pl_13-22_-_complemento_salario.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1381/pl_14-22_-_auxilio_atleta.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1382/pl_15-22_-_denomina_estadio.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1383/pl_16-22_-_altera_lei_fogos.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1384/pl_17-2022.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1385/pl_18-2022_-_concessao_imovel.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1386/pl19-2022_-_credito_orcamento_camara.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1387/pl20-22_-_denomina_escola.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1400/pl21-22_-_loa_2023.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1411/pl_24-22_-_altera_orcamento.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1412/pl25-22-altera_orcamento_camara.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1414/pl26-2022_-_cargos_diretor_e_vice.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1352/projeto_de_resolucao_1-22_-_reajuste_vereadores.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1410/plr2-22-titulos.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1364/re04.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1365/req05.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1372/re8.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1378/re9.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1390/req15_2.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1391/req16.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1392/req17_2.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1394/ccf16082022.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1406/req22_2.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1408/req26.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2022/1409/req27_2.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H69"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="22.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="121" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="120.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="240.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>