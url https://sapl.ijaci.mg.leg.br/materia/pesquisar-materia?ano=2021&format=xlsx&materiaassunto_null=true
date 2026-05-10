--- v0 (2026-02-03)
+++ v1 (2026-05-10)
@@ -54,762 +54,762 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1284</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Juninho da Academia</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1284/ccf02022021.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1284/ccf02022021.pdf</t>
   </si>
   <si>
     <t>Instalação de quebra-mola</t>
   </si>
   <si>
     <t>1322</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Olivia da Ni</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1322/ind3.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1322/ind3.pdf</t>
   </si>
   <si>
     <t>Servidor do município para Copasa</t>
   </si>
   <si>
     <t>1323</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Jhonatha do Dilson</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1323/ind4.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1323/ind4.pdf</t>
   </si>
   <si>
     <t>Retirar materiais da quadra poliesportiva</t>
   </si>
   <si>
     <t>1324</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1324/ind5.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1324/ind5.pdf</t>
   </si>
   <si>
     <t>Encaminha pedido da entidade Ijaci Futebol Clube</t>
   </si>
   <si>
     <t>1328</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1328/ind6.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1328/ind6.pdf</t>
   </si>
   <si>
     <t>Contratação de empresa locadora de caçambas</t>
   </si>
   <si>
     <t>1329</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1329/ind7.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1329/ind7.pdf</t>
   </si>
   <si>
     <t>Aquisição de materiais citopatológicos para os PSF´S</t>
   </si>
   <si>
     <t>1330</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1330/ind8.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1330/ind8.pdf</t>
   </si>
   <si>
     <t>Solicitar a COPASA perfuração de posto artesiano moradores bairro Campo Alto</t>
   </si>
   <si>
     <t>1333</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1333/ind9.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1333/ind9.pdf</t>
   </si>
   <si>
     <t>Medidas para contenção excesso de poeira no Bairro da Serra</t>
   </si>
   <si>
     <t>1338</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1338/ind10.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1338/ind10.pdf</t>
   </si>
   <si>
     <t>Coibir tráfego de veículos em estrada alternativa</t>
   </si>
   <si>
     <t>1281</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Fabiano da Silva Moretti</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1281/plc1-21.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1281/plc1-21.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Incentivo à Regularização Fiscal com a Fazenda Pública do Município de Ijaci – REFIS Ijaci – e dá outras providências.</t>
   </si>
   <si>
     <t>1314</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1314/plc2-2021.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1314/plc2-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza concessão de direito real de uso de bem imóvel e dá outras providências</t>
   </si>
   <si>
     <t>1318</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1318/plc3-2021_-_institui_taxa_residuos.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1318/plc3-2021_-_institui_taxa_residuos.pdf</t>
   </si>
   <si>
     <t>Institui taxa pela utilização efetiva ou potencial do serviço público de manejo de resíduos sólidos urbanos e dá outras providências</t>
   </si>
   <si>
     <t>1319</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1319/plc4-2021_-_altera_plano_diretor.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1319/plc4-2021_-_altera_plano_diretor.pdf</t>
   </si>
   <si>
     <t>Altera os anexos I, II, III da Lei Complementar Municipal 758, de 08 de janeiro de 2003</t>
   </si>
   <si>
     <t>1334</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1334/plc5-2021_-_alienacao_imoveis.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1334/plc5-2021_-_alienacao_imoveis.pdf</t>
   </si>
   <si>
     <t>Autoriza a alienação de bens imóveis pertencentes ao patrimônio público municipal e dá outras providências</t>
   </si>
   <si>
     <t>1335</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1335/plc6-2021_-_altera_pgv.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1335/plc6-2021_-_altera_pgv.pdf</t>
   </si>
   <si>
     <t>Inclui novos loteamentos aprovados pelo Executivo Municipal na Planta Genérica de Valores – PGV do Município de Ijaci, aprovada pela Lei Complementar 1314/2017</t>
   </si>
   <si>
     <t>1285</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Celio do Espetinho</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1285/pl1-2021.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1285/pl1-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para implantar o Projeto “Olho Vivo” nas principais áreas do Município de Ijaci/MG, especialmente as Escolas Públicas Municipais e dá outras providências</t>
   </si>
   <si>
     <t>1293</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1293/pl2-2021.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1293/pl2-2021.pdf</t>
   </si>
   <si>
     <t>Ratifica protocolo de intenções firmado entre Municípios brasileiros, com finalidade de adquirir vacinas para combate à pandemia do coronavirus, medicamentos, insumos e equipamentos na área da saúde</t>
   </si>
   <si>
     <t>1294</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1294/pl3-2021_-_medidas_auxilio_mulheres.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1294/pl3-2021_-_medidas_auxilio_mulheres.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de bares, restaurantes, casas noturnas e estabelecimentos similares a adotarem medidas de auxílio para mulheres em situação de violência, conforme Lei Federal nº 11.340/2006 e dá outras providências</t>
   </si>
   <si>
     <t>1295</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1295/pl4-2021_-_fundeb.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1295/pl4-2021_-_fundeb.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Conselho Municipal de Acompanhamento e Controle Social do Fundo de Manutenção e Desenvolvimento da Educação Básica e de Valorização dos Profissionais da Educação - CACS/FUNDEB</t>
   </si>
   <si>
     <t>1296</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1296/pl5-2021_-_codema.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1296/pl5-2021_-_codema.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal 1.160/2013 que reestrutura o Conselho Municipal de Desenvolvimento Ambiental – CODEMA, e dá outras providências</t>
   </si>
   <si>
     <t>1298</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1298/pl6-2021.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1298/pl6-2021.pdf</t>
   </si>
   <si>
     <t>Institui o Conselho Municipal de Saneamento Básico e o Fundo Municipal de Saneamento Básico – FMSB do Município de Ijaci e dá outras providências</t>
   </si>
   <si>
     <t>1300</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1300/pl7-2021_-_ldo_2022.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1300/pl7-2021_-_ldo_2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para elaboração e execução da Lei Orçamentária de 2022 e dá outras providências</t>
   </si>
   <si>
     <t>1304</t>
   </si>
   <si>
     <t>Celio do Espetinho, Jhonatha do Dilson, Juninho da Academia, Nico do Zé Onofre, Olivia da Ni, Rogério Tungas</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1304/projeto_de_lei_8-2021.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1304/projeto_de_lei_8-2021.pdf</t>
   </si>
   <si>
     <t>Altera o Art. 6º da Lei 1162, de 2 de maio de 2013 e revoga integralmente a Lei n.º 1268, de 22 de outubro de 2015 e dá outras providências</t>
   </si>
   <si>
     <t>1305</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1305/projeto_de_lei_9-2021_-_ratifica_consane.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1305/projeto_de_lei_9-2021_-_ratifica_consane.pdf</t>
   </si>
   <si>
     <t>Ratifica a 1ª alteração realizada no contrato de Consórcio Regional de Saneamento Básico – CONSANE, e dá outras providências</t>
   </si>
   <si>
     <t>1317</t>
   </si>
   <si>
     <t>Rogério Tungas</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1317/pl10-2021_-_denominacao_rua.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1317/pl10-2021_-_denominacao_rua.pdf</t>
   </si>
   <si>
     <t>Denomina Rua Ramiro Prudente de Souza, logradouro público que especifica</t>
   </si>
   <si>
     <t>1320</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1320/pl11-2021_-_auxilio_atleta.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1320/pl11-2021_-_auxilio_atleta.pdf</t>
   </si>
   <si>
     <t>Dispões sobre a concessão de auxílio financeiro a atleta do Município de Ijaci para participar do campeonato brasileiro de ginástica aeróbica 2021 – Aracajú/SE e dá outras providências</t>
   </si>
   <si>
     <t>1326</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Helton da Ambulância</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1326/pl12-2021_-_rua_aristoteles.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1326/pl12-2021_-_rua_aristoteles.pdf</t>
   </si>
   <si>
     <t>Denomina Rua Aristoteles Pedroso, logradouro público que especifica</t>
   </si>
   <si>
     <t>1327</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1327/pl13-2021_-_recursos_entidades.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1327/pl13-2021_-_recursos_entidades.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal de Ijaci-MG destinar recursos a entidades privadas, de acordo com o artigo 26 da Lei Complementar 101 de 2000, e dá outras providências</t>
   </si>
   <si>
     <t>1336</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1336/pl_14-2021_-_ppa.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1336/pl_14-2021_-_ppa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual – PPA do Município de Ijaci para o período 2022/2025, e dá outras providências</t>
   </si>
   <si>
     <t>1337</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1337/pl_15-2021_-_loa_2022.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1337/pl_15-2021_-_loa_2022.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa para o exercício financeiro de 2022</t>
   </si>
   <si>
     <t>1339</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1339/pl16-2021_-_altera_sistema_esporte.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1339/pl16-2021_-_altera_sistema_esporte.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal 1035/2010 que institui o Sistema Municipal de Esportes e dá outras providências</t>
   </si>
   <si>
     <t>1340</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1340/pl17-2021_-_altera_orcamento_suplementacao.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1340/pl17-2021_-_altera_orcamento_suplementacao.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n.º 1375/2021 que Estima a Receita e Fixa a Despesa para o exercício financeiro de 2021</t>
   </si>
   <si>
     <t>1343</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1343/pl18-2021_-_altera_diarias_servidores.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1343/pl18-2021_-_altera_diarias_servidores.pdf</t>
   </si>
   <si>
     <t>Altera o Artigo 6º da Lei Municipal 1.162/2013, e anexo único da Lei Municipal 1.334/2019</t>
   </si>
   <si>
     <t>1344</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1344/pl19-2021_-_denomina_logradouros.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1344/pl19-2021_-_denomina_logradouros.pdf</t>
   </si>
   <si>
     <t>Denomina logradouros públicos que especifica</t>
   </si>
   <si>
     <t>1345</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1345/pl20-2021.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1345/pl20-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição de fogos de artifício que causem efeito sonoro ruidoso no Município de Ijaci e dá outras providências.</t>
   </si>
   <si>
     <t>1282</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Banana, Celio do Espetinho, Helton da Ambulância, Jhonatha do Dilson, Juninho da Academia, Nelsinho da Funerária, Nico do Zé Onofre, Olivia da Ni, Rogério Tungas</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1282/pr1-2021.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1282/pr1-2021.pdf</t>
   </si>
   <si>
     <t>Revoga os §§1º, 2º e 3º do Art. 1º da Resolução n.º 566/2020</t>
   </si>
   <si>
     <t>1299</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1299/pr2-2021_-_altera_consignado.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1299/pr2-2021_-_altera_consignado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a consignação em folha de pagamento de Vereadores e servidores ativos, inativos e pensionistas da Câmara Municipal de Ijaci e dá outras providências</t>
   </si>
   <si>
     <t>1325</t>
   </si>
   <si>
     <t>Jhonatha do Dilson, Juninho da Academia, Olivia da Ni</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1325/pr3-21_-_titulo_vladimir.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1325/pr3-21_-_titulo_vladimir.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadania Honorária ao Sr. Vladimir do Sacramento</t>
   </si>
   <si>
     <t>1341</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1341/pr4-2021_-_contas_2019.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1341/pr4-2021_-_contas_2019.pdf</t>
   </si>
   <si>
     <t>Aprova as Contas do Município de Ijaci, exercício de 2019</t>
   </si>
   <si>
     <t>1342</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Regulamenta o que dispõe o Art. 20 da Lei 14133/2021, para estabelecer o enquadramento dos bens de consumo adquiridos para suprir as demandas das estruturas do Poder Legislativo do Município de Ijaci/MG, nas categorias de qualidade comum e de luxo</t>
   </si>
   <si>
     <t>1283</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Nelsinho da Funerária</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1283/ccf26012021.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1283/ccf26012021.pdf</t>
   </si>
   <si>
     <t>Atestado médico</t>
   </si>
   <si>
     <t>1286</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1286/req2.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1286/req2.pdf</t>
   </si>
   <si>
     <t>Solicita envio de balancetes</t>
   </si>
   <si>
     <t>1288</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1288/req3.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1288/req3.pdf</t>
   </si>
   <si>
     <t>Informações sobre a contratação da empresa CSM ltda</t>
   </si>
   <si>
     <t>1289</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1289/req4.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1289/req4.pdf</t>
   </si>
   <si>
     <t>Informações sobre a contratação da Mercury Assessoria e Sistemas Ltda</t>
   </si>
   <si>
     <t>1287</t>
   </si>
   <si>
     <t>Lista de vacinados covid</t>
   </si>
   <si>
     <t>1290</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1290/req9.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1290/req9.pdf</t>
   </si>
   <si>
     <t>Informações sobre férias dos servidores</t>
   </si>
   <si>
     <t>1291</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1291/req10.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1291/req10.pdf</t>
   </si>
   <si>
     <t>Reforma prédio UBS</t>
   </si>
   <si>
     <t>1292</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1292/req11.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1292/req11.pdf</t>
   </si>
   <si>
     <t>Informações contrato da empresa Positivo</t>
   </si>
   <si>
     <t>1297</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1297/req12.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1297/req12.pdf</t>
   </si>
   <si>
     <t>Requer cópia processo licitatório 006/2021</t>
   </si>
   <si>
     <t>1301</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1301/req13.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1301/req13.pdf</t>
   </si>
   <si>
     <t>Informações sobre servidora Aracy Renata</t>
   </si>
   <si>
     <t>1302</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1302/req14.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1302/req14.pdf</t>
   </si>
   <si>
     <t>Pedido CPI COVID</t>
   </si>
   <si>
     <t>1303</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1303/req15.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1303/req15.pdf</t>
   </si>
   <si>
     <t>Informações sobre distribuição Kit Merenda</t>
   </si>
   <si>
     <t>1306</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1306/req17.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1306/req17.pdf</t>
   </si>
   <si>
     <t>Informações sobre patrimônios do município.</t>
   </si>
   <si>
     <t>1307</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1307/req18.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1307/req18.pdf</t>
   </si>
   <si>
     <t>Informações gasto de pessoal</t>
   </si>
   <si>
     <t>1308</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1308/req19.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1308/req19.pdf</t>
   </si>
   <si>
     <t>Envio processo licitação de 2021</t>
   </si>
   <si>
     <t>1309</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1309/req20.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1309/req20.pdf</t>
   </si>
   <si>
     <t>Valores arrecadados pelo municipio em 2021</t>
   </si>
   <si>
     <t>1310</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1310/req21.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1310/req21.pdf</t>
   </si>
   <si>
     <t>Envio informações sobre imóveis pertencentes ao municpio</t>
   </si>
   <si>
     <t>1311</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1311/req22.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1311/req22.pdf</t>
   </si>
   <si>
     <t>informações sobre obras iniciadas em 2021</t>
   </si>
   <si>
     <t>1312</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1312/req23.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1312/req23.pdf</t>
   </si>
   <si>
     <t>Solicita valores arrecadados de 2017 a 2021</t>
   </si>
   <si>
     <t>1313</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1313/req24.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1313/req24.pdf</t>
   </si>
   <si>
     <t>Solicita gastos com pessoal de 2017 a 2021</t>
   </si>
   <si>
     <t>1315</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1315/req27.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1315/req27.pdf</t>
   </si>
   <si>
     <t>Informações sobre servidores que recebem gratificação por função</t>
   </si>
   <si>
     <t>1316</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1316/req28.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1316/req28.pdf</t>
   </si>
   <si>
     <t>Informações acerca do funcionamento do centro zoonoses do município</t>
   </si>
   <si>
     <t>1321</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1321/req31.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1321/req31.pdf</t>
   </si>
   <si>
     <t>Informações sobre férias-prêmio</t>
   </si>
   <si>
     <t>1331</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1331/req32.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1331/req32.pdf</t>
   </si>
   <si>
     <t>Informações sobre a empresa Convênios Card</t>
   </si>
   <si>
     <t>1332</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1332/req33.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1332/req33.pdf</t>
   </si>
   <si>
     <t>Solicita gastos na Secretaria Municipal de Cultura, Esporte e Lazer no período de janeiro de 2020 até a presente data</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1116,67 +1116,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1284/ccf02022021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1322/ind3.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1323/ind4.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1324/ind5.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1328/ind6.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1329/ind7.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1330/ind8.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1333/ind9.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1338/ind10.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1281/plc1-21.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1314/plc2-2021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1318/plc3-2021_-_institui_taxa_residuos.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1319/plc4-2021_-_altera_plano_diretor.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1334/plc5-2021_-_alienacao_imoveis.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1335/plc6-2021_-_altera_pgv.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1285/pl1-2021.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1293/pl2-2021.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1294/pl3-2021_-_medidas_auxilio_mulheres.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1295/pl4-2021_-_fundeb.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1296/pl5-2021_-_codema.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1298/pl6-2021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1300/pl7-2021_-_ldo_2022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1304/projeto_de_lei_8-2021.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1305/projeto_de_lei_9-2021_-_ratifica_consane.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1317/pl10-2021_-_denominacao_rua.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1320/pl11-2021_-_auxilio_atleta.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1326/pl12-2021_-_rua_aristoteles.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1327/pl13-2021_-_recursos_entidades.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1336/pl_14-2021_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1337/pl_15-2021_-_loa_2022.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1339/pl16-2021_-_altera_sistema_esporte.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1340/pl17-2021_-_altera_orcamento_suplementacao.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1343/pl18-2021_-_altera_diarias_servidores.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1344/pl19-2021_-_denomina_logradouros.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1345/pl20-2021.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1282/pr1-2021.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1299/pr2-2021_-_altera_consignado.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1325/pr3-21_-_titulo_vladimir.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1341/pr4-2021_-_contas_2019.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1283/ccf26012021.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1286/req2.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1288/req3.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1289/req4.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1290/req9.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1291/req10.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1292/req11.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1297/req12.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1301/req13.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1302/req14.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1303/req15.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1306/req17.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1307/req18.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1308/req19.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1309/req20.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1310/req21.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1311/req22.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1312/req23.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1313/req24.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1315/req27.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1316/req28.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1321/req31.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1331/req32.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1332/req33.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1284/ccf02022021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1322/ind3.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1323/ind4.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1324/ind5.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1328/ind6.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1329/ind7.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1330/ind8.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1333/ind9.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1338/ind10.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1281/plc1-21.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1314/plc2-2021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1318/plc3-2021_-_institui_taxa_residuos.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1319/plc4-2021_-_altera_plano_diretor.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1334/plc5-2021_-_alienacao_imoveis.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1335/plc6-2021_-_altera_pgv.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1285/pl1-2021.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1293/pl2-2021.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1294/pl3-2021_-_medidas_auxilio_mulheres.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1295/pl4-2021_-_fundeb.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1296/pl5-2021_-_codema.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1298/pl6-2021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1300/pl7-2021_-_ldo_2022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1304/projeto_de_lei_8-2021.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1305/projeto_de_lei_9-2021_-_ratifica_consane.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1317/pl10-2021_-_denominacao_rua.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1320/pl11-2021_-_auxilio_atleta.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1326/pl12-2021_-_rua_aristoteles.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1327/pl13-2021_-_recursos_entidades.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1336/pl_14-2021_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1337/pl_15-2021_-_loa_2022.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1339/pl16-2021_-_altera_sistema_esporte.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1340/pl17-2021_-_altera_orcamento_suplementacao.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1343/pl18-2021_-_altera_diarias_servidores.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1344/pl19-2021_-_denomina_logradouros.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1345/pl20-2021.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1282/pr1-2021.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1299/pr2-2021_-_altera_consignado.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1325/pr3-21_-_titulo_vladimir.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1341/pr4-2021_-_contas_2019.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1283/ccf26012021.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1286/req2.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1288/req3.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1289/req4.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1290/req9.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1291/req10.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1292/req11.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1297/req12.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1301/req13.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1302/req14.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1303/req15.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1306/req17.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1307/req18.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1308/req19.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1309/req20.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1310/req21.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1311/req22.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1312/req23.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1313/req24.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1315/req27.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1316/req28.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1321/req31.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1331/req32.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2021/1332/req33.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H66"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="146.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="114" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="113.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="226.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>