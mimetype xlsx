--- v0 (2026-02-04)
+++ v1 (2026-05-10)
@@ -54,1413 +54,1413 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1144</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>DJ Leandro</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1144/in01.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1144/in01.pdf</t>
   </si>
   <si>
     <t>Recapeamento de rua</t>
   </si>
   <si>
     <t>1145</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1145/in02.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1145/in02.pdf</t>
   </si>
   <si>
     <t>Reparos nas estradas rurais</t>
   </si>
   <si>
     <t>1153</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Vando da Oficina</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1153/in3.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1153/in3.pdf</t>
   </si>
   <si>
     <t>Limpeza de loteamentos</t>
   </si>
   <si>
     <t>1154</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1154/in04.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1154/in04.pdf</t>
   </si>
   <si>
     <t>Notificação de proprietários de terrenos</t>
   </si>
   <si>
     <t>1155</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1155/in05.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1155/in05.pdf</t>
   </si>
   <si>
     <t>Limpeza de ruas</t>
   </si>
   <si>
     <t>1156</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1156/in06.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1156/in06.pdf</t>
   </si>
   <si>
     <t>Varrição e capina de ruas</t>
   </si>
   <si>
     <t>1157</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1157/in07.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1157/in07.pdf</t>
   </si>
   <si>
     <t>Manutenção da rede de iluminação</t>
   </si>
   <si>
     <t>1158</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Márcio Moraes Vilas Boas</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1158/in08.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1158/in08.pdf</t>
   </si>
   <si>
     <t>Redução do valor de passagens</t>
   </si>
   <si>
     <t>1159</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Puri</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1159/in09.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1159/in09.pdf</t>
   </si>
   <si>
     <t>Terreno para construção de cemitério</t>
   </si>
   <si>
     <t>1160</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1160/in10.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1160/in10.pdf</t>
   </si>
   <si>
     <t>Tráfego de caminhões e carretas proximidades áreas escolares</t>
   </si>
   <si>
     <t>1163</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Rodrigo do Expedito</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1163/in11.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1163/in11.pdf</t>
   </si>
   <si>
     <t>Reparos estradas rurais</t>
   </si>
   <si>
     <t>1164</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1164/in12.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1164/in12.pdf</t>
   </si>
   <si>
     <t>Abastecimento de água</t>
   </si>
   <si>
     <t>1165</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1165/in13.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1165/in13.pdf</t>
   </si>
   <si>
     <t>1174</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1174/in15.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1174/in15.pdf</t>
   </si>
   <si>
     <t>Refazer quebra-molas</t>
   </si>
   <si>
     <t>1178</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1178/in16.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1178/in16.pdf</t>
   </si>
   <si>
     <t>Placas indicativas de rua</t>
   </si>
   <si>
     <t>1179</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1179/in17.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1179/in17.pdf</t>
   </si>
   <si>
     <t>Campanhas educativas coronavírus</t>
   </si>
   <si>
     <t>1183</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1183/in18.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1183/in18.pdf</t>
   </si>
   <si>
     <t>Restabelecimento abastecimento de água Pedra Negra</t>
   </si>
   <si>
     <t>1184</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1184/in19.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1184/in19.pdf</t>
   </si>
   <si>
     <t>Restabelecimento de fornecimento de água bairro Pedra Negra</t>
   </si>
   <si>
     <t>1185</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1185/in20.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1185/in20.pdf</t>
   </si>
   <si>
     <t>Restabelecimento fornecimento de água bairro Novo Horizonte</t>
   </si>
   <si>
     <t>1188</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1188/in21.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1188/in21.pdf</t>
   </si>
   <si>
     <t>Construção de mais leitos na UBS</t>
   </si>
   <si>
     <t>1189</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1189/in22.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1189/in22.pdf</t>
   </si>
   <si>
     <t>Serviços de revisão nas ambulâncias</t>
   </si>
   <si>
     <t>1190</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1190/in23.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1190/in23.pdf</t>
   </si>
   <si>
     <t>Reparos e revitalização nas praças</t>
   </si>
   <si>
     <t>1192</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1192/in24.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1192/in24.pdf</t>
   </si>
   <si>
     <t>Agradecimento a INTERCEMENT</t>
   </si>
   <si>
     <t>1197</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1197/in25.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1197/in25.pdf</t>
   </si>
   <si>
     <t>Restabelecimento de abastecimento de água no bairro Novo Horizonte</t>
   </si>
   <si>
     <t>1198</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1198/in26.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1198/in26.pdf</t>
   </si>
   <si>
     <t>1199</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1199/in27.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1199/in27.pdf</t>
   </si>
   <si>
     <t>Solicita instalação de radares na Rodovia MG 335</t>
   </si>
   <si>
     <t>1200</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1200/in28.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1200/in28.pdf</t>
   </si>
   <si>
     <t>Retirada de barranco nas margens da rodovia MG 335</t>
   </si>
   <si>
     <t>1207</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1207/in29.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1207/in29.pdf</t>
   </si>
   <si>
     <t>Solicita liberação das atividades religiosas no município</t>
   </si>
   <si>
     <t>1211</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1211/in30.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1211/in30.pdf</t>
   </si>
   <si>
     <t>Aprovada</t>
   </si>
   <si>
     <t>1212</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1212/in31.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1212/in31.pdf</t>
   </si>
   <si>
     <t>1213</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/</t>
   </si>
   <si>
     <t>1214</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1214/in33.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1214/in33.pdf</t>
   </si>
   <si>
     <t>1215</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1215/in34.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1215/in34.pdf</t>
   </si>
   <si>
     <t>Aprovado</t>
   </si>
   <si>
     <t>1234</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1234/in35.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1234/in35.pdf</t>
   </si>
   <si>
     <t>Concessão de reajuste professores da rede pública de educação</t>
   </si>
   <si>
     <t>1235</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1235/in36.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1235/in36.pdf</t>
   </si>
   <si>
     <t>Regularizar o fornecimento de água bairro Ipiranga</t>
   </si>
   <si>
     <t>1236</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1236/in37.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1236/in37.pdf</t>
   </si>
   <si>
     <t>Fornecimento de água bairro Ipiranga</t>
   </si>
   <si>
     <t>1237</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1237/in38.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1237/in38.pdf</t>
   </si>
   <si>
     <t>Troca de lâmpadas queimadas</t>
   </si>
   <si>
     <t>1238</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1238/in39.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1238/in39.pdf</t>
   </si>
   <si>
     <t>Copasa -  servidores e maquinários prefeitura</t>
   </si>
   <si>
     <t>1239</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1239/in40.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1239/in40.pdf</t>
   </si>
   <si>
     <t>Retirada de entulhos</t>
   </si>
   <si>
     <t>1243</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1243/ind41-20.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1243/ind41-20.pdf</t>
   </si>
   <si>
     <t>Solicita recapeamento da Av. Luiz Gonzaga Vilas Boas</t>
   </si>
   <si>
     <t>1244</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1244/ind42-20.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1244/ind42-20.pdf</t>
   </si>
   <si>
     <t>Solicita melhora das condições dos ônibus da empresa São Cristovão</t>
   </si>
   <si>
     <t>1247</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1247/in43.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1247/in43.pdf</t>
   </si>
   <si>
     <t>Abastecimento de água Bairro Pedra Negra</t>
   </si>
   <si>
     <t>1248</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1248/in44.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1248/in44.pdf</t>
   </si>
   <si>
     <t>Agilizar reforma do assoalha ponte Rio Capivari</t>
   </si>
   <si>
     <t>1253</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1253/in45.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1253/in45.pdf</t>
   </si>
   <si>
     <t>Sanar problemas de abastecimento de água</t>
   </si>
   <si>
     <t>1254</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1254/in46.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1254/in46.pdf</t>
   </si>
   <si>
     <t>Instalação de redutores velocidade no trevo de acesso ao município</t>
   </si>
   <si>
     <t>1263</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1263/in47.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1263/in47.pdf</t>
   </si>
   <si>
     <t>Sanar problemas com pombos no prédio da UBS</t>
   </si>
   <si>
     <t>1264</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1264/in48.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1264/in48.pdf</t>
   </si>
   <si>
     <t>Instalação de poste de energia eletrica</t>
   </si>
   <si>
     <t>1266</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1266/in49.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1266/in49.pdf</t>
   </si>
   <si>
     <t>Reclamação copasa</t>
   </si>
   <si>
     <t>1269</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1269/in50.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1269/in50.pdf</t>
   </si>
   <si>
     <t>Regularizar a coleta de lixo na zona rural</t>
   </si>
   <si>
     <t>1270</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1270/in51.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1270/in51.pdf</t>
   </si>
   <si>
     <t>Regularizar serviços de abastecimento de água</t>
   </si>
   <si>
     <t>1271</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1271/in52.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1271/in52.pdf</t>
   </si>
   <si>
     <t>Proibir comércio ambulante no município</t>
   </si>
   <si>
     <t>1274</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1274/in53.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1274/in53.pdf</t>
   </si>
   <si>
     <t>Limpeza prédio Creche</t>
   </si>
   <si>
     <t>1277</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1277/in54.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1277/in54.pdf</t>
   </si>
   <si>
     <t>Instalação quebra-molas Rodovia MG335</t>
   </si>
   <si>
     <t>1280</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1280/in55.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1280/in55.pdf</t>
   </si>
   <si>
     <t>Copasa - refazer pavimentação</t>
   </si>
   <si>
     <t>1176</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Fabiano da Silva Moretti</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1176/plc1-2020.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1176/plc1-2020.pdf</t>
   </si>
   <si>
     <t>Altera os anexos I, II e III da Lei Complementar Municipal 758, de 08 de janeiro de 2003</t>
   </si>
   <si>
     <t>1204</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1204/plc2-2020.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1204/plc2-2020.pdf</t>
   </si>
   <si>
     <t>Altera os anexos I, II e III da Lei Complementar Municipal 758, de 08 de janeiro de 2003 (Plano Diretor)</t>
   </si>
   <si>
     <t>1169</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1169/pl1-2020.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1169/pl1-2020.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional suplementar ao orçamento do exercício de 2020</t>
   </si>
   <si>
     <t>1170</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1170/pl2-2020.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1170/pl2-2020.pdf</t>
   </si>
   <si>
     <t>1171</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1171/pl3-2020.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1171/pl3-2020.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal 1356/2019 que estima a receita e fixa a despesa para o exercício financeiro de 2020</t>
   </si>
   <si>
     <t>1172</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1172/pl4-2020.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1172/pl4-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição da instalação e funcionamento das feiras itinerantes no Município de Ijaci</t>
   </si>
   <si>
     <t>1175</t>
   </si>
   <si>
     <t>Rogério Tungas</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1175/pl5-2020.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1175/pl5-2020.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a entidade “Reviver a Associação Terapêutica de Ijaci</t>
   </si>
   <si>
     <t>1181</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1181/3_-_projeto_de_lei_6-2020_-_abre_credito_suplementar.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1181/3_-_projeto_de_lei_6-2020_-_abre_credito_suplementar.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional  Suplementar ao Orçamento do Exercício de 2020</t>
   </si>
   <si>
     <t>1182</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1182/pl7-20_-_ldo_2021.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1182/pl7-20_-_ldo_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para elaboração e execução da Lei Orçamentária de 2021, e dá outras providências</t>
   </si>
   <si>
     <t>1194</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Credito Adicional Suplementar por Excesso de Arrecadação</t>
   </si>
   <si>
     <t>1195</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de capacitação e reciclagem de servidores públicos efetivos em primeiros socorros e dá outras providências</t>
   </si>
   <si>
     <t>1196</t>
   </si>
   <si>
     <t>Dispõe sobre os aplicativos de transporte particular de passageiros e dá outras providências</t>
   </si>
   <si>
     <t>1210</t>
   </si>
   <si>
     <t>Bié, Rogério Tungas, Vando da Oficina</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1210/pl11-2020.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1210/pl11-2020.pdf</t>
   </si>
   <si>
     <t>Fixa os subsídios dos Vereadores, Prefeito, Vice-Prefeito e Secretários do Município de IjaciMG para vigorar na Legislatura 2021 a 2024</t>
   </si>
   <si>
     <t>1219</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1219/pl12-2020.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1219/pl12-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre medidas a serem adotadas pelas mineradoras instaladas no Município de Ijaci</t>
   </si>
   <si>
     <t>1220</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1220/pl13-20_fixa_prefeito.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1220/pl13-20_fixa_prefeito.pdf</t>
   </si>
   <si>
     <t>Fixa o Subsídio do Prefeito para vigorar na Legislatura 2021 a 2024</t>
   </si>
   <si>
     <t>1221</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1221/pl14-20_fixa_vice.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1221/pl14-20_fixa_vice.pdf</t>
   </si>
   <si>
     <t>Fixa o subsídio do Vice-Prefeito para vigorar na Legislatura 2021 a 2024</t>
   </si>
   <si>
     <t>1222</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1222/pl15-20_fixa_secretarios.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1222/pl15-20_fixa_secretarios.pdf</t>
   </si>
   <si>
     <t>Fixa o subsídio dos Secretários Municipais para vigorar na Legislatura 2021 a 2024</t>
   </si>
   <si>
     <t>1240</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1240/pl16-2020.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1240/pl16-2020.pdf</t>
   </si>
   <si>
     <t>1241</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1241/pl17-2020.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1241/pl17-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional Especial por excesso de arrecadação</t>
   </si>
   <si>
     <t>1242</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1242/pl18-2020.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1242/pl18-2020.pdf</t>
   </si>
   <si>
     <t>Autoriza a transferência de recursos para a Associação de Pais e Amigos dos Excepcionais – APAE de Ijaci e dá outras providências</t>
   </si>
   <si>
     <t>1251</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1251/pl20-2020.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1251/pl20-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regularização de edificações no Município de Ijaci e dá outras providências</t>
   </si>
   <si>
     <t>1268</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1268/pl22-20.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1268/pl22-20.pdf</t>
   </si>
   <si>
     <t>1276</t>
   </si>
   <si>
     <t>Márcio Moraes Vilas Boas, Rogério Tungas, Vando da Oficina</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1276/pl23-20.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1276/pl23-20.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Política de Atendimento Público ao Dependente Químico no Município de Ijaci, cria o selo “Reintegra” e dá outras providências.</t>
   </si>
   <si>
     <t>1173</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Comissão de Finanças, Orçamento e Tomada de Contas</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1173/pres_2-20_-_contas_2017.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1173/pres_2-20_-_contas_2017.pdf</t>
   </si>
   <si>
     <t>Reprova as contas do Município de Ijaci, exercício de 2017</t>
   </si>
   <si>
     <t>1208</t>
   </si>
   <si>
     <t>Rogério Tungas, Vando da Oficina</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1208/pr4-20.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1208/pr4-20.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a realização de Audiência Pública virtual e remota e dá outras providências</t>
   </si>
   <si>
     <t>1218</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1218/pr5-20_-_fixa_subsidio_vereador.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1218/pr5-20_-_fixa_subsidio_vereador.pdf</t>
   </si>
   <si>
     <t>Fixa os subsídios dos Vereadores para vigorar na Legislatura 2021 a 2024.</t>
   </si>
   <si>
     <t>1252</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1252/pr6-2020.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1252/pr6-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre os canais virtuais de comunicação da Câmara Municipal de Ijaci e dá outras providências</t>
   </si>
   <si>
     <t>1279</t>
   </si>
   <si>
     <t>Reprova as Contas do Município de Ijaci, exercício de 2018.</t>
   </si>
   <si>
     <t>1146</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1146/re01.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1146/re01.pdf</t>
   </si>
   <si>
     <t>Informação sobre recursos do Ensino</t>
   </si>
   <si>
     <t>1147</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1147/re02.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1147/re02.pdf</t>
   </si>
   <si>
     <t>Informações sobre construção do prédio da Escola Municipal</t>
   </si>
   <si>
     <t>1148</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1148/re03.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1148/re03.pdf</t>
   </si>
   <si>
     <t>Informações sobre reparos no prédio da Creche Labibe</t>
   </si>
   <si>
     <t>1149</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1149/re04.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1149/re04.pdf</t>
   </si>
   <si>
     <t>Rede de esgoto bairro Novo Horizonte</t>
   </si>
   <si>
     <t>1150</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1150/re05.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1150/re05.pdf</t>
   </si>
   <si>
     <t>Fornecimento de medicamentos</t>
   </si>
   <si>
     <t>1151</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1151/re06.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1151/re06.pdf</t>
   </si>
   <si>
     <t>Informações veículo gabinete</t>
   </si>
   <si>
     <t>1161</t>
   </si>
   <si>
     <t>Bié</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1161/re07.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1161/re07.pdf</t>
   </si>
   <si>
     <t>Informações sobre as áreas transferidas dos condomínios para município</t>
   </si>
   <si>
     <t>1162</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1162/re08.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1162/re08.pdf</t>
   </si>
   <si>
     <t>Cópia do processo administrativo - Edital 02/2020</t>
   </si>
   <si>
     <t>1166</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1166/re09.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1166/re09.pdf</t>
   </si>
   <si>
     <t>Pedido CPI</t>
   </si>
   <si>
     <t>1167</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1167/re10.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1167/re10.pdf</t>
   </si>
   <si>
     <t>Requisita documentos</t>
   </si>
   <si>
     <t>1168</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1168/re11.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1168/re11.pdf</t>
   </si>
   <si>
     <t>Informações sobre implantação de loteamento</t>
   </si>
   <si>
     <t>1180</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1180/re12.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1180/re12.pdf</t>
   </si>
   <si>
     <t>Cópia ata CODEMA</t>
   </si>
   <si>
     <t>1186</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1186/re13.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1186/re13.pdf</t>
   </si>
   <si>
     <t>Informações sobre equipamentos da UBS</t>
   </si>
   <si>
     <t>1187</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1187/re14.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1187/re14.pdf</t>
   </si>
   <si>
     <t>Envio de cópias contratos</t>
   </si>
   <si>
     <t>1191</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1191/re15.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1191/re15.pdf</t>
   </si>
   <si>
     <t>Cópia boletim diária de uso de veículos</t>
   </si>
   <si>
     <t>1193</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1193/re16.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1193/re16.pdf</t>
   </si>
   <si>
     <t>Informações doações de lotes - COHAB</t>
   </si>
   <si>
     <t>1201</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1201/re18.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1201/re18.pdf</t>
   </si>
   <si>
     <t>Gasto educação durante pandemia covid 19</t>
   </si>
   <si>
     <t>1202</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1202/re19.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1202/re19.pdf</t>
   </si>
   <si>
     <t>Gastos educação durante pandemia covid 19</t>
   </si>
   <si>
     <t>1203</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1203/re20.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1203/re20.pdf</t>
   </si>
   <si>
     <t>Copia processo administrativo de aprovação dos loteamento Sebastião Rodrigues I e II</t>
   </si>
   <si>
     <t>1205</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1205/re21.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1205/re21.pdf</t>
   </si>
   <si>
     <t>Solicita informações instrução de votação projeto de lei 11/2019</t>
   </si>
   <si>
     <t>1206</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1206/re22.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1206/re22.pdf</t>
   </si>
   <si>
     <t>Solicita informações instrução e votação do projeto de lei 11/2019</t>
   </si>
   <si>
     <t>1209</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1209/re24.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1209/re24.pdf</t>
   </si>
   <si>
     <t>Explicação sobre retirada de lixeira</t>
   </si>
   <si>
     <t>1216</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1216/re25.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1216/re25.pdf</t>
   </si>
   <si>
     <t>1217</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1217/re26.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1217/re26.pdf</t>
   </si>
   <si>
     <t>1223</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1223/re27.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1223/re27.pdf</t>
   </si>
   <si>
     <t>Informações sobre gastos com "Cultura em casa"</t>
   </si>
   <si>
     <t>1224</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1224/re28.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1224/re28.pdf</t>
   </si>
   <si>
     <t>Informações da empresa JMB empreendimentos</t>
   </si>
   <si>
     <t>1225</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1225/re29.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1225/re29.pdf</t>
   </si>
   <si>
     <t>Informações sobre condomínio Náutico Porto da Pedra</t>
   </si>
   <si>
     <t>1226</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1226/re30.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1226/re30.pdf</t>
   </si>
   <si>
     <t>Informações plano diretor instrução votação de projeto de lei 11/2019</t>
   </si>
   <si>
     <t>1227</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1227/re31.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1227/re31.pdf</t>
   </si>
   <si>
     <t>Informações a empresa JMB para instrução de votação de projeto de lei 11/2019</t>
   </si>
   <si>
     <t>1228</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1228/re32.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1228/re32.pdf</t>
   </si>
   <si>
     <t>Requisita informações salários servidores públicos municipais</t>
   </si>
   <si>
     <t>1229</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1229/re33.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1229/re33.pdf</t>
   </si>
   <si>
     <t>Informações sobre recebimento de 13º salário dos agentes públicos</t>
   </si>
   <si>
     <t>1230</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1230/re34.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1230/re34.pdf</t>
   </si>
   <si>
     <t>Informações sobre ticket alimentação</t>
   </si>
   <si>
     <t>1231</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1231/re35.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1231/re35.pdf</t>
   </si>
   <si>
     <t>Valor repassado FUNDEB</t>
   </si>
   <si>
     <t>1233</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1233/re37.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1233/re37.pdf</t>
   </si>
   <si>
     <t>Informações sobre serviços de home oficce dos professores</t>
   </si>
   <si>
     <t>1245</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1245/req41-20.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1245/req41-20.pdf</t>
   </si>
   <si>
     <t>Requer informações e documentos sobre substituição de lâmpadas</t>
   </si>
   <si>
     <t>1249</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1249/re43.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1249/re43.pdf</t>
   </si>
   <si>
     <t>Cópias processos contratação da empresa COPYUAI</t>
   </si>
   <si>
     <t>1250</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1250/re44.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1250/re44.pdf</t>
   </si>
   <si>
     <t>Informações sobre recursos destinados a educação.</t>
   </si>
   <si>
     <t>1255</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1255/re46.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1255/re46.pdf</t>
   </si>
   <si>
     <t>Informações sobre aquisição dos abrigos</t>
   </si>
   <si>
     <t>1256</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1256/re46.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1256/re46.pdf</t>
   </si>
   <si>
     <t>Informações sobre aplicação dos recursos provenientes do leilão</t>
   </si>
   <si>
     <t>1257</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1257/re47.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1257/re47.pdf</t>
   </si>
   <si>
     <t>Ordem cronológica dos pagamentos de fornecedores</t>
   </si>
   <si>
     <t>1258</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1258/re48.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1258/re48.pdf</t>
   </si>
   <si>
     <t>processo de licitação da reforma da ponte Capivari</t>
   </si>
   <si>
     <t>1259</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1259/re49.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1259/re49.pdf</t>
   </si>
   <si>
     <t>informações sobre postes de energia elétrica</t>
   </si>
   <si>
     <t>1260</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1260/re50.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1260/re50.pdf</t>
   </si>
   <si>
     <t>Informações sobre SEFCOM</t>
   </si>
   <si>
     <t>1261</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1261/re51.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1261/re51.pdf</t>
   </si>
   <si>
     <t>Informações sobre Seta autopeças</t>
   </si>
   <si>
     <t>1262</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1262/re52.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1262/re52.pdf</t>
   </si>
   <si>
     <t>Informações sobre aquisição de equipamentos de informática</t>
   </si>
   <si>
     <t>1267</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1267/re53.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1267/re53.pdf</t>
   </si>
   <si>
     <t>Requisita informações pagamentos de auxílios funerários</t>
   </si>
   <si>
     <t>1272</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1272/re54.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1272/re54.pdf</t>
   </si>
   <si>
     <t>Informações veículos da educação</t>
   </si>
   <si>
     <t>1273</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1273/re55.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1273/re55.pdf</t>
   </si>
   <si>
     <t>Informações gastos com iluminação pública</t>
   </si>
   <si>
     <t>1275</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1275/re56.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1275/re56.pdf</t>
   </si>
   <si>
     <t>Informação localização potes CEMIG</t>
   </si>
   <si>
     <t>1278</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1278/re57.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1278/re57.pdf</t>
   </si>
   <si>
     <t>Comprovação financeira</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1767,67 +1767,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1144/in01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1145/in02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1153/in3.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1154/in04.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1155/in05.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1156/in06.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1157/in07.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1158/in08.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1159/in09.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1160/in10.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1163/in11.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1164/in12.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1165/in13.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1174/in15.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1178/in16.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1179/in17.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1183/in18.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1184/in19.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1185/in20.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1188/in21.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1189/in22.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1190/in23.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1192/in24.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1197/in25.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1198/in26.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1199/in27.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1200/in28.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1207/in29.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1211/in30.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1212/in31.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1214/in33.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1215/in34.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1234/in35.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1235/in36.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1236/in37.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1237/in38.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1238/in39.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1239/in40.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1243/ind41-20.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1244/ind42-20.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1247/in43.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1248/in44.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1253/in45.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1254/in46.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1263/in47.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1264/in48.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1266/in49.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1269/in50.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1270/in51.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1271/in52.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1274/in53.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1277/in54.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1280/in55.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1176/plc1-2020.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1204/plc2-2020.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1169/pl1-2020.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1170/pl2-2020.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1171/pl3-2020.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1172/pl4-2020.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1175/pl5-2020.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1181/3_-_projeto_de_lei_6-2020_-_abre_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1182/pl7-20_-_ldo_2021.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1210/pl11-2020.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1219/pl12-2020.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1220/pl13-20_fixa_prefeito.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1221/pl14-20_fixa_vice.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1222/pl15-20_fixa_secretarios.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1240/pl16-2020.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1241/pl17-2020.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1242/pl18-2020.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1251/pl20-2020.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1268/pl22-20.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1276/pl23-20.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1173/pres_2-20_-_contas_2017.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1208/pr4-20.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1218/pr5-20_-_fixa_subsidio_vereador.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1252/pr6-2020.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1146/re01.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1147/re02.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1148/re03.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1149/re04.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1150/re05.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1151/re06.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1161/re07.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1162/re08.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1166/re09.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1167/re10.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1168/re11.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1180/re12.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1186/re13.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1187/re14.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1191/re15.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1193/re16.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1201/re18.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1202/re19.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1203/re20.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1205/re21.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1206/re22.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1209/re24.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1216/re25.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1217/re26.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1223/re27.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1224/re28.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1225/re29.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1226/re30.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1227/re31.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1228/re32.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1229/re33.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1230/re34.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1231/re35.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1233/re37.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1245/req41-20.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1249/re43.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1250/re44.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1255/re46.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1256/re46.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1257/re47.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1258/re48.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1259/re49.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1260/re50.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1261/re51.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1262/re52.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1267/re53.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1272/re54.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1273/re55.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1275/re56.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1278/re57.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1144/in01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1145/in02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1153/in3.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1154/in04.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1155/in05.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1156/in06.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1157/in07.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1158/in08.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1159/in09.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1160/in10.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1163/in11.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1164/in12.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1165/in13.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1174/in15.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1178/in16.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1179/in17.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1183/in18.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1184/in19.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1185/in20.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1188/in21.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1189/in22.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1190/in23.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1192/in24.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1197/in25.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1198/in26.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1199/in27.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1200/in28.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1207/in29.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1211/in30.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1212/in31.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1214/in33.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1215/in34.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1234/in35.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1235/in36.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1236/in37.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1237/in38.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1238/in39.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1239/in40.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1243/ind41-20.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1244/ind42-20.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1247/in43.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1248/in44.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1253/in45.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1254/in46.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1263/in47.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1264/in48.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1266/in49.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1269/in50.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1270/in51.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1271/in52.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1274/in53.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1277/in54.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1280/in55.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1176/plc1-2020.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1204/plc2-2020.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1169/pl1-2020.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1170/pl2-2020.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1171/pl3-2020.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1172/pl4-2020.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1175/pl5-2020.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1181/3_-_projeto_de_lei_6-2020_-_abre_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1182/pl7-20_-_ldo_2021.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1210/pl11-2020.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1219/pl12-2020.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1220/pl13-20_fixa_prefeito.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1221/pl14-20_fixa_vice.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1222/pl15-20_fixa_secretarios.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1240/pl16-2020.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1241/pl17-2020.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1242/pl18-2020.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1251/pl20-2020.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1268/pl22-20.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1276/pl23-20.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1173/pres_2-20_-_contas_2017.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1208/pr4-20.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1218/pr5-20_-_fixa_subsidio_vereador.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1252/pr6-2020.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1146/re01.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1147/re02.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1148/re03.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1149/re04.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1150/re05.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1151/re06.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1161/re07.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1162/re08.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1166/re09.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1167/re10.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1168/re11.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1180/re12.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1186/re13.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1187/re14.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1191/re15.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1193/re16.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1201/re18.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1202/re19.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1203/re20.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1205/re21.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1206/re22.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1209/re24.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1216/re25.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1217/re26.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1223/re27.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1224/re28.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1225/re29.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1226/re30.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1227/re31.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1228/re32.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1229/re33.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1230/re34.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1231/re35.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1233/re37.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1245/req41-20.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1249/re43.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1250/re44.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1255/re46.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1256/re46.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1257/re47.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1258/re48.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1259/re49.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1260/re50.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1261/re51.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1262/re52.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1267/re53.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1272/re54.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1273/re55.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1275/re56.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2020/1278/re57.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H133"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="53.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="122.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="121.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="129.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>