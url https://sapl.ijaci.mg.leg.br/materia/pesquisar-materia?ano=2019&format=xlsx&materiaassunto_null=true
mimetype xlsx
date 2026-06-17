--- v0 (2026-02-03)
+++ v1 (2026-06-17)
@@ -54,2439 +54,2439 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Sabiá</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/910/ind01.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/910/ind01.pdf</t>
   </si>
   <si>
     <t>limpeza das margens do reservatório do funil</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Vando da Oficina</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/911/ind03.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/911/ind03.pdf</t>
   </si>
   <si>
     <t>limpeza nas margens reservatório do funil</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/913/ind04.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/913/ind04.pdf</t>
   </si>
   <si>
     <t>limpeza do reservatorio nas margens da represa funil</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/914/ind05.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/914/ind05.pdf</t>
   </si>
   <si>
     <t>conserto bomba poço artesiano</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/915/ind06.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/915/ind06.pdf</t>
   </si>
   <si>
     <t>limpeza praça bairro serra</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/916/ind07.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/916/ind07.pdf</t>
   </si>
   <si>
     <t>instalação de quebra-molas</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>DJ Leandro</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/919/ind08.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/919/ind08.pdf</t>
   </si>
   <si>
     <t>Regularizar serviços de ambulâncias</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/920/ind09.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/920/ind09.pdf</t>
   </si>
   <si>
     <t>Reparos no campo de futebol</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/921/ind10.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/921/ind10.pdf</t>
   </si>
   <si>
     <t>Subvenção da APAE</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/922/ind11.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/922/ind11.pdf</t>
   </si>
   <si>
     <t>Transporte de alunos do município</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Bié</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/923/ind12.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/923/ind12.pdf</t>
   </si>
   <si>
     <t>Reparos cano de água</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/924/ind13.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/924/ind13.pdf</t>
   </si>
   <si>
     <t>Reparos na MG 335</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/930/ind13a.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/930/ind13a.pdf</t>
   </si>
   <si>
     <t>Reparos no prédio do PSF da Serra</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/931/ind15.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/931/ind15.pdf</t>
   </si>
   <si>
     <t>colocação de caçamba</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Márcio Moraes Vilas Boas</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/935/ind16.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/935/ind16.pdf</t>
   </si>
   <si>
     <t>Solicita tapa buracos</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/936/ind17.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/936/ind17.pdf</t>
   </si>
   <si>
     <t>Reparos nas luminárias</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/939/ind18.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/939/ind18.pdf</t>
   </si>
   <si>
     <t>Reitera pedidos limpeza bueiros</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/940/ind19.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/940/ind19.pdf</t>
   </si>
   <si>
     <t>Reitera pedido de substituição  de poste de energia elétrica</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/941/ind20.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/941/ind20.pdf</t>
   </si>
   <si>
     <t>Verificar a procedência dos artistas que se apresentarem em festejos municipais</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/942/ind21.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/942/ind21.pdf</t>
   </si>
   <si>
     <t>Solicita a presença de comissário e conselheiros tutelares nos eventos artístico do município</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/943/ind22.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/943/ind22.pdf</t>
   </si>
   <si>
     <t>Reitera pedido de substituição de poste de energia elétrica</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/944/ind23.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/944/ind23.pdf</t>
   </si>
   <si>
     <t>Agradecimento ao prefeito envio de projeto de lei</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/951/ind24.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/951/ind24.pdf</t>
   </si>
   <si>
     <t>Contratação de empresa prestação de serviços de segurança nas escolas</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/952/ind25.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/952/ind25.pdf</t>
   </si>
   <si>
     <t>Perfuração de posto artesiano atender comunidade da Serrapilheira</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/953/ind26.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/953/ind26.pdf</t>
   </si>
   <si>
     <t>Solicita policiamento nas escolas nos horários de entrada e saída de alunos</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Puri</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/954/ind27.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/954/ind27.pdf</t>
   </si>
   <si>
     <t>Evitar emposse de água pluvial portão da escola municipal</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/955/ind28.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/955/ind28.pdf</t>
   </si>
   <si>
     <t>Designar servidor para acompanhar operação tapa buracos</t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/956/ind29.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/956/ind29.pdf</t>
   </si>
   <si>
     <t>Reparos e tapa buracos na ponte na rua das Palmeiras</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/957/ind30.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/957/ind30.pdf</t>
   </si>
   <si>
     <t>Alargamento do leito carroçável de estrada</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/962/ind31.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/962/ind31.pdf</t>
   </si>
   <si>
     <t>Colocação de moafa em estradas rurais</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/963/ind32.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/963/ind32.pdf</t>
   </si>
   <si>
     <t>Solicita blitz nos ônibus da Viação São Cristóvão</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/965/ind33.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/965/ind33.pdf</t>
   </si>
   <si>
     <t>Corte de bambuzal comunidade do Córrego Paiol</t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/966/ind34.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/966/ind34.pdf</t>
   </si>
   <si>
     <t>Limpeza nas margens estrada entre as empresas Mineração Terra Nova e Sophia Caulim</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/967/ind35.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/967/ind35.pdf</t>
   </si>
   <si>
     <t>Limpeza de bueiros</t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/968/ind36.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/968/ind36.pdf</t>
   </si>
   <si>
     <t>Reitera indicação 6, serviços de limpeza praça da Serra</t>
   </si>
   <si>
     <t>969</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/969/ind37.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/969/ind37.pdf</t>
   </si>
   <si>
     <t>Notificação a proprietários de para procederem limpeza de seus terrenos</t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/970/ind38.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/970/ind38.pdf</t>
   </si>
   <si>
     <t>Muafa e serviços de patrol</t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/971/ind39.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/971/ind39.pdf</t>
   </si>
   <si>
     <t>manutenção no caminhão que transporta lixo</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/972/ind40.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/972/ind40.pdf</t>
   </si>
   <si>
     <t>notificar proprietário de terrenos no loteamento portal do lavo</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/973/ind41.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/973/ind41.pdf</t>
   </si>
   <si>
     <t>Limpeza terrenos portal do Lago</t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/977/ind43.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/977/ind43.pdf</t>
   </si>
   <si>
     <t>Expediente ao DEER comunicando a respeito da Viação São Cristóvão</t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/978/ind44.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/978/ind44.pdf</t>
   </si>
   <si>
     <t>Limpeza entorno bairro COHAB</t>
   </si>
   <si>
     <t>979</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/979/ind45.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/979/ind45.pdf</t>
   </si>
   <si>
     <t>Limpeza acesso ao Bairro Vila Industrial</t>
   </si>
   <si>
     <t>980</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/980/ind46.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/980/ind46.pdf</t>
   </si>
   <si>
     <t>Limpeza bueiros das ruas</t>
   </si>
   <si>
     <t>984</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/984/ind48.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/984/ind48.pdf</t>
   </si>
   <si>
     <t>Notificação proprietário limpeza de lotes</t>
   </si>
   <si>
     <t>985</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/985/ind49.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/985/ind49.pdf</t>
   </si>
   <si>
     <t>Demolição do muro da Praça de Esportes do Município</t>
   </si>
   <si>
     <t>986</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/986/ind50.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/986/ind50.pdf</t>
   </si>
   <si>
     <t>Notificação de terreno limpeza</t>
   </si>
   <si>
     <t>989</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/989/ind51.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/989/ind51.pdf</t>
   </si>
   <si>
     <t>Instalação de redutores nas rodovia  entre Ijaci e Macaia</t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/990/ind52.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/990/ind52.pdf</t>
   </si>
   <si>
     <t>Retornar servidores prestadores de serviços na ETE</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/991/ind53.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/991/ind53.pdf</t>
   </si>
   <si>
     <t>Retirada de entulho</t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/992/ind54.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/992/ind54.pdf</t>
   </si>
   <si>
     <t>Agradecimento</t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/993/ind55.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/993/ind55.pdf</t>
   </si>
   <si>
     <t>Conclusão de rede de esgoto no Bairro Novo Horizonte</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/994/ind56.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/994/ind56.pdf</t>
   </si>
   <si>
     <t>liberação de veículo para a APAE</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/995/ind57.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/995/ind57.pdf</t>
   </si>
   <si>
     <t>Reparos estradas rurais</t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/996/ind58.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/996/ind58.pdf</t>
   </si>
   <si>
     <t>Liberação de exames</t>
   </si>
   <si>
     <t>997</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/997/ind59.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/997/ind59.pdf</t>
   </si>
   <si>
     <t>Manutenção de poço artesiano</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/999/ind60.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/999/ind60.pdf</t>
   </si>
   <si>
     <t>Solicita criação de cargo</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1000/ind61.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1000/ind61.pdf</t>
   </si>
   <si>
     <t>Designar Dr. José Maria para bairro Serra</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1004/ind62.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1004/ind62.pdf</t>
   </si>
   <si>
     <t>Extensão de rede de energia elétrica</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1005/ind63.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1005/ind63.pdf</t>
   </si>
   <si>
     <t>Repasse AMOPEN</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1006/ind64.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1006/ind64.pdf</t>
   </si>
   <si>
     <t>Recapeamento rua no Córrego Pintado</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1007/ind65.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1007/ind65.pdf</t>
   </si>
   <si>
     <t>Reparos nas estradas rurais</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1008/ind66.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1008/ind66.pdf</t>
   </si>
   <si>
     <t>Transporte moradores de zona rural</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>Rodrigo do Expedito</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1009/ind67.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1009/ind67.pdf</t>
   </si>
   <si>
     <t>Serviços de patrol e muafa comunidade Imbesal</t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1015/ind68.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1015/ind68.pdf</t>
   </si>
   <si>
     <t>Corte de arvores no bairro da Serra</t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1021/ind69.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1021/ind69.pdf</t>
   </si>
   <si>
     <t>Reparos na estrada do Imbezal</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1022/ind70.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1022/ind70.pdf</t>
   </si>
   <si>
     <t>Substituição de lâmpadas na praça de esportes</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Pavimentação asfáltica</t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1029/ind72.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1029/ind72.pdf</t>
   </si>
   <si>
     <t>Refazer pinturas de faixas de pedestres</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1030/ind73.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1030/ind73.pdf</t>
   </si>
   <si>
     <t>Reparos no ponto de ônibus em frente a funerária</t>
   </si>
   <si>
     <t>1031</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1031/ind74.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1031/ind74.pdf</t>
   </si>
   <si>
     <t>Colocação de cavaletes e designação servidor nas ruas em frente as escolas</t>
   </si>
   <si>
     <t>1037</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1037/ind75.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1037/ind75.pdf</t>
   </si>
   <si>
     <t>Identificação veículos da prefeitura</t>
   </si>
   <si>
     <t>1038</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1038/ind76.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1038/ind76.pdf</t>
   </si>
   <si>
     <t>Instalação de mata-burro</t>
   </si>
   <si>
     <t>1039</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1039/ind77.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1039/ind77.pdf</t>
   </si>
   <si>
     <t>Transferência de alunos de horário escolar</t>
   </si>
   <si>
     <t>1040</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1040/ind78.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1040/ind78.pdf</t>
   </si>
   <si>
     <t>manutenção preventiva veículos escolar</t>
   </si>
   <si>
     <t>1041</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1041/ind79.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1041/ind79.pdf</t>
   </si>
   <si>
     <t>Substituição portões da escola municipal</t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1042/ind80.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1042/ind80.pdf</t>
   </si>
   <si>
     <t>Intercement - contratar pessoas de Ijaci</t>
   </si>
   <si>
     <t>1043</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1043/ind81.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1043/ind81.pdf</t>
   </si>
   <si>
     <t>1044</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1044/ind82.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1044/ind82.pdf</t>
   </si>
   <si>
     <t>Construção de novo cemitério</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1045/ind83.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1045/ind83.pdf</t>
   </si>
   <si>
     <t>Falta de materiais básicos nas escolas municipais</t>
   </si>
   <si>
     <t>1046</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1046/ind84.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1046/ind84.pdf</t>
   </si>
   <si>
     <t>Sinalização de trânsito</t>
   </si>
   <si>
     <t>1047</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1047/ind85.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1047/ind85.pdf</t>
   </si>
   <si>
     <t>Reparos na praça do bairro Mateus</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1056/ind86.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1056/ind86.pdf</t>
   </si>
   <si>
     <t>lotes da municipalidades</t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>Arnaldo Campos</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1057/ind87.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1057/ind87.pdf</t>
   </si>
   <si>
     <t>Assoreamento represa do Funil</t>
   </si>
   <si>
     <t>1063</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1063/ind88.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1063/ind88.pdf</t>
   </si>
   <si>
     <t>Patrulhamento perto das escolas</t>
   </si>
   <si>
     <t>1064</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1064/ind89.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1064/ind89.pdf</t>
   </si>
   <si>
     <t>1065</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1065/ind90.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1065/ind90.pdf</t>
   </si>
   <si>
     <t>Repasses AMOPEN</t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1066/ind91.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1066/ind91.pdf</t>
   </si>
   <si>
     <t>Reparos na Rodovia MG 335</t>
   </si>
   <si>
     <t>1071</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1071/ind92.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1071/ind92.pdf</t>
   </si>
   <si>
     <t>Providências rede de esgoto proximidades do Cilico</t>
   </si>
   <si>
     <t>1072</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1072/ind93.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1072/ind93.pdf</t>
   </si>
   <si>
     <t>Limpeza nas margens do corrego pintado/encontro com reservatório Funil</t>
   </si>
   <si>
     <t>1073</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1073/ind94.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1073/ind94.pdf</t>
   </si>
   <si>
     <t>reparos no padrão de energia elétrica na praça pedra negra</t>
   </si>
   <si>
     <t>1074</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1074/ind95.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1074/ind95.pdf</t>
   </si>
   <si>
     <t>reparos na estrada do passa três</t>
   </si>
   <si>
     <t>1075</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1075/ind96.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1075/ind96.pdf</t>
   </si>
   <si>
     <t>recolhimento de lixo</t>
   </si>
   <si>
     <t>1077</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1077/ind97.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1077/ind97.pdf</t>
   </si>
   <si>
     <t>Gratificação motoristas</t>
   </si>
   <si>
     <t>1078</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1078/ind98.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1078/ind98.pdf</t>
   </si>
   <si>
     <t>Limpeza rua Bairro da Serra</t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1080/ind99.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1080/ind99.pdf</t>
   </si>
   <si>
     <t>Reconstrução de campo de malha</t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1081/ind100.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1081/ind100.pdf</t>
   </si>
   <si>
     <t>Reparos nos prédios escolares</t>
   </si>
   <si>
     <t>1082</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1082/ind101.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1082/ind101.pdf</t>
   </si>
   <si>
     <t>Sinalização em frente aos prédios escolares</t>
   </si>
   <si>
     <t>1088</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1088/ind102.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1088/ind102.pdf</t>
   </si>
   <si>
     <t>Auxílio para pessoas hidroginástica</t>
   </si>
   <si>
     <t>1089</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1089/ind103.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1089/ind103.pdf</t>
   </si>
   <si>
     <t>1091</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1091/ind104.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1091/ind104.pdf</t>
   </si>
   <si>
     <t>Congratulações</t>
   </si>
   <si>
     <t>1096</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1096/ind105.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1096/ind105.pdf</t>
   </si>
   <si>
     <t>Construção de embarcadores na represa do Funil</t>
   </si>
   <si>
     <t>1097</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1097/ind106.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1097/ind106.pdf</t>
   </si>
   <si>
     <t>Reforma do píer no Ipiranga</t>
   </si>
   <si>
     <t>1098</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1098/ind107.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1098/ind107.pdf</t>
   </si>
   <si>
     <t>Revogar convênio Copasa</t>
   </si>
   <si>
     <t>1101</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1101/ind108.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1101/ind108.pdf</t>
   </si>
   <si>
     <t>Ônibus escolar zona rural</t>
   </si>
   <si>
     <t>1102</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1102/ind109.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1102/ind109.pdf</t>
   </si>
   <si>
     <t>Linha escolar para alunos de informática</t>
   </si>
   <si>
     <t>1103</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1103/ind110.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1103/ind110.pdf</t>
   </si>
   <si>
     <t>Alteração atendimento plantões UBS</t>
   </si>
   <si>
     <t>1106</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1106/ind111.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1106/ind111.pdf</t>
   </si>
   <si>
     <t>PARABENIZA PROFESSORES</t>
   </si>
   <si>
     <t>1112</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1112/ind113.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1112/ind113.pdf</t>
   </si>
   <si>
     <t>Solicita reforma Praça de Esportes</t>
   </si>
   <si>
     <t>1113</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1113/ind114.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1113/ind114.pdf</t>
   </si>
   <si>
     <t>Solicita criação de escolinha de futebol</t>
   </si>
   <si>
     <t>1116</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1116/ind115.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1116/ind115.pdf</t>
   </si>
   <si>
     <t>Substituição da lâmpadas praça da Bandeira</t>
   </si>
   <si>
     <t>1117</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1117/ind116.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1117/ind116.pdf</t>
   </si>
   <si>
     <t>Retomada de reforma da Câmara</t>
   </si>
   <si>
     <t>1118</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1118/ind117.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1118/ind117.pdf</t>
   </si>
   <si>
     <t>Solicita enfermeira  e ambulância em velórios</t>
   </si>
   <si>
     <t>1130</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1130/ind118.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1130/ind118.pdf</t>
   </si>
   <si>
     <t>Solicita desmembramento de secretaria</t>
   </si>
   <si>
     <t>1131</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1131/ind119.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1131/ind119.pdf</t>
   </si>
   <si>
     <t>Solicita serviços de recapeamento</t>
   </si>
   <si>
     <t>1132</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1132/ind120.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1132/ind120.pdf</t>
   </si>
   <si>
     <t>Manutenção da limpeza do cemitério e EPIs para servidor</t>
   </si>
   <si>
     <t>1133</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>Rogério Tungas</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1133/ind121.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1133/ind121.pdf</t>
   </si>
   <si>
     <t>Envio de novo projeto da Planta Genérica de Valores</t>
   </si>
   <si>
     <t>1137</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1137/ind122.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1137/ind122.pdf</t>
   </si>
   <si>
     <t>Conclusão de obras rede de esgoto</t>
   </si>
   <si>
     <t>1138</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1138/ind123.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1138/ind123.pdf</t>
   </si>
   <si>
     <t>Contratação de empresa para efetuar limpeza cemitério</t>
   </si>
   <si>
     <t>1139</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1139/ind124.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1139/ind124.pdf</t>
   </si>
   <si>
     <t>Deixar de recorrer as decisões judiciais</t>
   </si>
   <si>
     <t>1140</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1140/ind125.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1140/ind125.pdf</t>
   </si>
   <si>
     <t>Reparos estrada rural</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Bié, Vando da Oficina</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/917/plc1-19.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/917/plc1-19.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR N.º 1214 DE 18 DE JULHO DE 2014 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>982</t>
   </si>
   <si>
     <t>Fabiano da Silva Moretti</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/982/plc4-19.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/982/plc4-19.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE INCENTIVO À REGULARIZAÇÃO FISCAL COM A FAZENDA PÚBLICA DO MUNICÍPIO DE IJACI - REFIS IJACI - E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
     <t>Bié, Rogério Tungas, Vando da Oficina</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1019/plc5-2019.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1019/plc5-2019.pdf</t>
   </si>
   <si>
     <t>Concede revisão geral da remuneração dos servidores da Câmara Municipal de Ijaci/MG</t>
   </si>
   <si>
     <t>1107</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1107/plc6-19.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1107/plc6-19.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar n.º 1181/2013 e dá outras providências</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/933/pl1-19_8vilWnO.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/933/pl1-19_8vilWnO.pdf</t>
   </si>
   <si>
     <t>Institui o Plano de Gestão Integrada de Resíduos Sólidos do Município de Ijaci/MG e dá outras providências</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/934/pl2-2019.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/934/pl2-2019.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PAGAMENTO DE MULTAS DE TRÂNSITO EM ATRASO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
     <t>Márcio Moraes Vilas Boas, Rogério Tungas</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/976/pl4-2019.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/976/pl4-2019.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública a Comunidade Terapêutica Nova Vida de Ijaci</t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/983/pl5-19.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/983/pl5-19.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTÁRIA DE 2020 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1003/pl6-19.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1003/pl6-19.pdf</t>
   </si>
   <si>
     <t>Determina a instalação de grades de proteção na fachada externa dos estabelecimentos que prestam serviços bancários e dá outras providências</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1013/pl7-2019.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1013/pl7-2019.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional suplementar ao orçamento do exercício de 2019</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1014/pl8-2019.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1014/pl8-2019.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito adicional especial ao orçamento do exercício de 2019</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1018/pl9-2019.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1018/pl9-2019.pdf</t>
   </si>
   <si>
     <t>Faz transformação do cargo de monitor de informática para professor de informática e altera os anexos I, II, III, IV, VI e VII da Lei Municipal 873/2006 – Plano de cargos, carreiras e vencimentos dos servidores pertencentes aos quadros da educação da Prefeitura Municipal de Ijaci.</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1067/pl10-2019.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1067/pl10-2019.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER A COMPENSAÇÃO INTEGRAL DE ÁREA A SER TRANSFERIDA AO MUNICÍPIO, NA APROVAÇÃO DE CONDOMÍNIO URBANÍSTICO HORIZONTAL</t>
   </si>
   <si>
     <t>1069</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1069/pl11-2019_GvqAx2x.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1069/pl11-2019_GvqAx2x.pdf</t>
   </si>
   <si>
     <t>Define os critérios da compensação integral de área a ser transferida ao Município, na aprovação de condomínio urbanístico horizontal e dá outras providências</t>
   </si>
   <si>
     <t>1068</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1068/pl12-2019.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1068/pl12-2019.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n.º 873 de 21 de junho de 2006, para reduzir a jornada de trabalho semanal do monitor de creche de 40 horas semanais para 30 horas semanais</t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1070/projeto_13-2019.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1070/projeto_13-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de auxílio financeiro a atletas do Município de Ijaci para participar do torneio nacional de ginástica aeróbica 2019 – Carmópolis/SE e dá outras providências</t>
   </si>
   <si>
     <t>1076</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1076/pl14-19.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1076/pl14-19.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura e anulação de créditos em dotações da Câmara Municipal no orçamento do exercício de 2019</t>
   </si>
   <si>
     <t>1086</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1086/pl15-19.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1086/pl15-19.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição da instalação e funcionamento das feiras itinerantes no Município de Ijaci/MG</t>
   </si>
   <si>
     <t>1087</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1087/pl16-19.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1087/pl16-19.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa para o exercício financeiro de 2020</t>
   </si>
   <si>
     <t>1094</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1094/pl17-2019.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1094/pl17-2019.pdf</t>
   </si>
   <si>
     <t>Autoriza concessão de direito real de uso de bem imóvel e dá outras providências (Banda Santa Cecília)</t>
   </si>
   <si>
     <t>1095</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1095/pl18-2019.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1095/pl18-2019.pdf</t>
   </si>
   <si>
     <t>Autoriza concessão de direito real de uso de bem imóvel e dá outras providências (Associação de Doces São José)</t>
   </si>
   <si>
     <t>1109</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1109/pl19-19.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1109/pl19-19.pdf</t>
   </si>
   <si>
     <t>Institui o Dia Municipal do Evangélico</t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1110/pl20-19.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1110/pl20-19.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de Crédito Adicional Suplementar ao orçamento do exercício de 2019</t>
   </si>
   <si>
     <t>1115</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1115/pl22-2019.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1115/pl22-2019.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n.º 739 de 6 de agosto de 2001 e dá outras providências</t>
   </si>
   <si>
     <t>1119</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1119/pl23-19.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1119/pl23-19.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal 1314/2017 que dispõe sobre a Planta Genérica de Valores – PGV do Município de Ijaci</t>
   </si>
   <si>
     <t>1120</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1120/pl24-19.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1120/pl24-19.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Suplementar ao orçamento do exercício de 2019 (Despesa com pessoal)</t>
   </si>
   <si>
     <t>1121</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1121/pl25-19.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1121/pl25-19.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Suplementar ao orçamento do exercício de 2019 (Energia elétrica)</t>
   </si>
   <si>
     <t>1122</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1122/pl26-19.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1122/pl26-19.pdf</t>
   </si>
   <si>
     <t>Estabelece área de expansão urbana da sede do Município de Ijaci</t>
   </si>
   <si>
     <t>1123</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1123/pl27-19.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1123/pl27-19.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a cessão onerosa dos direitos creditórios provenientes dos atrasos das transferências obrigatórias devidas pelo Estado de Minas Gerais, nos termos da Lei Estadual n.º 23.422 de 19 de setembro de 2019</t>
   </si>
   <si>
     <t>1124</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1124/pl28-19.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1124/pl28-19.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Suplementar ao orçamento do exercício de 2019 (Superávit)</t>
   </si>
   <si>
     <t>1128</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1128/pl29-2019.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1128/pl29-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Política Municipal de Assistência Social, o Conselho Municipal de Assistência Social, o Fundo Municipal de Assistência Social e dá outras providências</t>
   </si>
   <si>
     <t>1129</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1129/pl30-2019.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1129/pl30-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a política de Atendimento a Criança e ao Adolescente no Município de Ijaci e dá outras providências</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Bié, Puri, Vando da Oficina</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/918/pr1-19.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/918/pr1-19.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 164 da Resolução nº 524/2014 Regimento Interno da Câmara Municipal de Ijaci</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/961/pr_2-2019.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/961/pr_2-2019.pdf</t>
   </si>
   <si>
     <t>Cria a Escola do Legislativo no âmbito da Câmara Municipal de Ijaci/MG, e dá outras providências</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1020/pr3-2019.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1020/pr3-2019.pdf</t>
   </si>
   <si>
     <t>Concede reajuste nos subsídios dos Vereadores do Município de Ijaci para o exercício de 2019</t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1108/pr4-19.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1108/pr4-19.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Honorária (Pe. Admilson)</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/925/req01.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/925/req01.pdf</t>
   </si>
   <si>
     <t>Cópia processo licitatório 55/2018</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/926/req02.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/926/req02.pdf</t>
   </si>
   <si>
     <t>AVCB do Corpo de Bombeiro prédios das escolas municipais</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/927/req03.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/927/req03.pdf</t>
   </si>
   <si>
     <t>Informações do projetos de lei 13-2018</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/928/req04.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/928/req04.pdf</t>
   </si>
   <si>
     <t>Requisita índice de gastos de pessoal</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/937/req06.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/937/req06.pdf</t>
   </si>
   <si>
     <t>Restos a pagar de 2018</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/945/req07.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/945/req07.pdf</t>
   </si>
   <si>
     <t>Solicita documentos gastos festejos carnavalescos</t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/946/req08.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/946/req08.pdf</t>
   </si>
   <si>
     <t>Requisita copias prestação de contas da Aleci</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/947/req09.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/947/req09.pdf</t>
   </si>
   <si>
     <t>Requisita cópia prestação de contas da Banda de Musica</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/948/req10.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/948/req10.pdf</t>
   </si>
   <si>
     <t>Requisita copias das prestação de contas AMOPEN</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/949/req11.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/949/req11.pdf</t>
   </si>
   <si>
     <t>Informações da AMOPEN</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/950/req12.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/950/req12.pdf</t>
   </si>
   <si>
     <t>Requisita informações acerca dos gastos carnavalescos</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/958/req14.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/958/req14.pdf</t>
   </si>
   <si>
     <t>Informações sobre entrega de apostilas aos alunos</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/959/req15.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/959/req15.pdf</t>
   </si>
   <si>
     <t>Prestação de contas da APAE janeiro de 2019</t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/964/req16.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/964/req16.pdf</t>
   </si>
   <si>
     <t>Solicita parecer jurídico no projeto de lei complementar 13/2018</t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/974/req17.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/974/req17.pdf</t>
   </si>
   <si>
     <t>Responsáveis pelo lotes  Portal do Lago, as margens reservatório do Funil</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/975/req18.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/975/req18.pdf</t>
   </si>
   <si>
     <t>Requisita informações acerca de barracas dos festejos carnavalescos</t>
   </si>
   <si>
     <t>981</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/981/req19.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/981/req19.pdf</t>
   </si>
   <si>
     <t>Informações acerca do andamento do processo de liberação casa COHAB</t>
   </si>
   <si>
     <t>987</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/987/req20.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/987/req20.pdf</t>
   </si>
   <si>
     <t>Manutenção de veículos</t>
   </si>
   <si>
     <t>988</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/988/req21.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/988/req21.pdf</t>
   </si>
   <si>
     <t>Requisita informações diárias do prefeito e vice prefeito</t>
   </si>
   <si>
     <t>998</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/998/req22.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/998/req22.pdf</t>
   </si>
   <si>
     <t>Requisita relatório de troca de óleo veículos</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1001/req23.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1001/req23.pdf</t>
   </si>
   <si>
     <t>Solicita índice de gastos com pessoal</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1002/req24.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1002/req24.pdf</t>
   </si>
   <si>
     <t>Notificação controladoria interna</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1010/req25.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1010/req25.pdf</t>
   </si>
   <si>
     <t>Informações casas de recuperação</t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1011/req26.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1011/req26.pdf</t>
   </si>
   <si>
     <t>Folha de pagamento servidores mês de abril</t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1012/req27.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1012/req27.pdf</t>
   </si>
   <si>
     <t>Informações falta de medicamentos</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1016/req28.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1016/req28.pdf</t>
   </si>
   <si>
     <t>Licitações de material escolar desde 2017</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1017/req29.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1017/req29.pdf</t>
   </si>
   <si>
     <t>Reitera informações de AVCB nas escolas e creches municipais</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1024/req31.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1024/req31.pdf</t>
   </si>
   <si>
     <t>Requisita documentos compras de pneus</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
     <t>Gastos com atividades na área de esporte</t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1026/req33.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1026/req33.pdf</t>
   </si>
   <si>
     <t>Adicional de insalubridade</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1027/req34.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1027/req34.pdf</t>
   </si>
   <si>
     <t>Pedido comissão especial</t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1028/req35.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1028/req35.pdf</t>
   </si>
   <si>
     <t>Informações loteamento Bairro São Mateus</t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1032/req36.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1032/req36.pdf</t>
   </si>
   <si>
     <t>Informações acerca do veículo locado pela prefeitura para os serviços do gabinete</t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1033/req37.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1033/req37.pdf</t>
   </si>
   <si>
     <t>Diárias e reembolsos concedidos ao Sr. prefeito</t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1034/req38.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1034/req38.pdf</t>
   </si>
   <si>
     <t>informações sobre loteamento Esterlino</t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1035/req39.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1035/req39.pdf</t>
   </si>
   <si>
     <t>Convite para o Engenheiro da Emater</t>
   </si>
   <si>
     <t>1036</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1036/req40.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1036/req40.pdf</t>
   </si>
   <si>
     <t>Comissão Especial Projeto de Lei complementar 4/2019</t>
   </si>
   <si>
     <t>1048</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1048/req41.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1048/req41.pdf</t>
   </si>
   <si>
     <t>Informações sobre eventos da prefeitura e parceria com Intercement</t>
   </si>
   <si>
     <t>1049</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1049/req42.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1049/req42.pdf</t>
   </si>
   <si>
     <t>Informações sobre a comissão - multas de trânsito</t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1058/req43.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1058/req43.pdf</t>
   </si>
   <si>
     <t>Requisita Processo Licitatorio</t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1059/req44.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1059/req44.pdf</t>
   </si>
   <si>
     <t>Notas fiscais (lixeiras comunidades rurais)</t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1060/req45.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1060/req45.pdf</t>
   </si>
   <si>
     <t>Folha pagamento ACAMARE</t>
   </si>
   <si>
     <t>1061</t>
   </si>
   <si>
     <t>Pedido CPI</t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1062/req47.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1062/req47.pdf</t>
   </si>
   <si>
     <t>Convocação Procurador do Município</t>
   </si>
   <si>
     <t>1079</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1079/req48.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1079/req48.pdf</t>
   </si>
   <si>
     <t>1083</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1083/req49.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1083/req49.pdf</t>
   </si>
   <si>
     <t>Cópias notas fiscais compra de grama</t>
   </si>
   <si>
     <t>1084</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1084/req50.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1084/req50.pdf</t>
   </si>
   <si>
     <t>Informações sobre o funcionamento da Creche Labibe Boueri de Mendonça</t>
   </si>
   <si>
     <t>1085</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1085/req51.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1085/req51.pdf</t>
   </si>
   <si>
     <t>Informações sobre retomada de obras Escola Municipal</t>
   </si>
   <si>
     <t>1090</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1090/req52.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1090/req52.pdf</t>
   </si>
   <si>
     <t>Informações sobre CISLAV</t>
   </si>
   <si>
     <t>1092</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1092/req53.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1092/req53.pdf</t>
   </si>
   <si>
     <t>Requisita cópias notas fiscais</t>
   </si>
   <si>
     <t>1093</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1093/req54.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1093/req54.pdf</t>
   </si>
   <si>
     <t>Convocação Secretário</t>
   </si>
   <si>
     <t>1099</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1099/req56.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1099/req56.pdf</t>
   </si>
   <si>
     <t>Cópias de notas fiscais referentes a compra de grama</t>
   </si>
   <si>
     <t>1100</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1100/req57.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1100/req57.pdf</t>
   </si>
   <si>
     <t>Multas ambientais</t>
   </si>
   <si>
     <t>1104</t>
   </si>
   <si>
     <t>Informações acerca de concerto de ônibus</t>
   </si>
   <si>
     <t>1105</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1105/req59.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1105/req59.pdf</t>
   </si>
   <si>
     <t>Informações paradeiro da caixa d, água Jardim Planalto</t>
   </si>
   <si>
     <t>1114</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1114/req64.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1114/req64.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre royalties</t>
   </si>
   <si>
     <t>1125</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1125/req65.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1125/req65.pdf</t>
   </si>
   <si>
     <t>Informações sobre retirada de adesivo identificação veículo</t>
   </si>
   <si>
     <t>1126</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1126/req66.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1126/req66.pdf</t>
   </si>
   <si>
     <t>Informações sobre não atendimento na UBS no dia 02 de novembro</t>
   </si>
   <si>
     <t>1127</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1127/req67.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1127/req67.pdf</t>
   </si>
   <si>
     <t>Requisita envio de documentos instrução do projetos de leis 17 e 18</t>
   </si>
   <si>
     <t>1134</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1134/req68.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1134/req68.pdf</t>
   </si>
   <si>
     <t>Envio de informações para instrução de projeto de lei</t>
   </si>
   <si>
     <t>1135</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1135/req69.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1135/req69.pdf</t>
   </si>
   <si>
     <t>Informações sobre o projeto de lei complementar 4/19 - REFIS</t>
   </si>
   <si>
     <t>1141</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1141/req71.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1141/req71.pdf</t>
   </si>
   <si>
     <t>Requisita documentos para instruir votação projeto de lei 23/2019</t>
   </si>
   <si>
     <t>1142</t>
   </si>
   <si>
     <t>Requisita informações para instrução projeto de lei</t>
   </si>
   <si>
     <t>1143</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1143/req73.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1143/req73.pdf</t>
   </si>
   <si>
     <t>Informações sobre notícias de recebimento de veículos</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2793,67 +2793,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/910/ind01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/911/ind03.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/913/ind04.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/914/ind05.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/915/ind06.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/916/ind07.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/919/ind08.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/920/ind09.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/921/ind10.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/922/ind11.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/923/ind12.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/924/ind13.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/930/ind13a.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/931/ind15.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/935/ind16.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/936/ind17.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/939/ind18.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/940/ind19.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/941/ind20.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/942/ind21.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/943/ind22.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/944/ind23.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/951/ind24.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/952/ind25.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/953/ind26.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/954/ind27.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/955/ind28.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/956/ind29.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/957/ind30.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/962/ind31.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/963/ind32.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/965/ind33.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/966/ind34.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/967/ind35.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/968/ind36.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/969/ind37.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/970/ind38.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/971/ind39.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/972/ind40.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/973/ind41.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/977/ind43.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/978/ind44.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/979/ind45.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/980/ind46.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/984/ind48.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/985/ind49.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/986/ind50.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/989/ind51.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/990/ind52.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/991/ind53.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/992/ind54.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/993/ind55.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/994/ind56.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/995/ind57.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/996/ind58.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/997/ind59.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/999/ind60.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1000/ind61.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1004/ind62.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1005/ind63.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1006/ind64.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1007/ind65.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1008/ind66.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1009/ind67.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1015/ind68.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1021/ind69.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1022/ind70.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1029/ind72.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1030/ind73.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1031/ind74.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1037/ind75.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1038/ind76.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1039/ind77.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1040/ind78.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1041/ind79.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1042/ind80.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1043/ind81.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1044/ind82.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1045/ind83.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1046/ind84.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1047/ind85.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1056/ind86.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1057/ind87.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1063/ind88.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1064/ind89.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1065/ind90.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1066/ind91.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1071/ind92.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1072/ind93.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1073/ind94.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1074/ind95.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1075/ind96.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1077/ind97.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1078/ind98.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1080/ind99.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1081/ind100.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1082/ind101.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1088/ind102.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1089/ind103.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1091/ind104.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1096/ind105.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1097/ind106.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1098/ind107.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1101/ind108.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1102/ind109.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1103/ind110.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1106/ind111.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1112/ind113.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1113/ind114.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1116/ind115.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1117/ind116.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1118/ind117.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1130/ind118.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1131/ind119.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1132/ind120.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1133/ind121.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1137/ind122.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1138/ind123.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1139/ind124.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1140/ind125.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/917/plc1-19.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/982/plc4-19.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1019/plc5-2019.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1107/plc6-19.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/933/pl1-19_8vilWnO.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/934/pl2-2019.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/976/pl4-2019.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/983/pl5-19.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1003/pl6-19.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1013/pl7-2019.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1014/pl8-2019.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1018/pl9-2019.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1067/pl10-2019.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1069/pl11-2019_GvqAx2x.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1068/pl12-2019.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1070/projeto_13-2019.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1076/pl14-19.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1086/pl15-19.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1087/pl16-19.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1094/pl17-2019.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1095/pl18-2019.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1109/pl19-19.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1110/pl20-19.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1115/pl22-2019.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1119/pl23-19.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1120/pl24-19.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1121/pl25-19.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1122/pl26-19.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1123/pl27-19.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1124/pl28-19.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1128/pl29-2019.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1129/pl30-2019.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/918/pr1-19.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/961/pr_2-2019.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1020/pr3-2019.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1108/pr4-19.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/925/req01.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/926/req02.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/927/req03.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/928/req04.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/937/req06.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/945/req07.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/946/req08.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/947/req09.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/948/req10.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/949/req11.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/950/req12.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/958/req14.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/959/req15.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/964/req16.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/974/req17.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/975/req18.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/981/req19.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/987/req20.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/988/req21.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/998/req22.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1001/req23.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1002/req24.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1010/req25.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1011/req26.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1012/req27.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1016/req28.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1017/req29.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1024/req31.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1026/req33.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1027/req34.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1028/req35.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1032/req36.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1033/req37.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1034/req38.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1035/req39.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1036/req40.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1048/req41.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1049/req42.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1058/req43.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1059/req44.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1060/req45.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1062/req47.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1079/req48.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1083/req49.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1084/req50.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1085/req51.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1090/req52.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1092/req53.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1093/req54.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1099/req56.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1100/req57.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1105/req59.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1114/req64.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1125/req65.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1126/req66.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1127/req67.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1134/req68.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1135/req69.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1141/req71.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1143/req73.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/910/ind01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/911/ind03.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/913/ind04.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/914/ind05.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/915/ind06.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/916/ind07.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/919/ind08.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/920/ind09.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/921/ind10.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/922/ind11.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/923/ind12.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/924/ind13.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/930/ind13a.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/931/ind15.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/935/ind16.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/936/ind17.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/939/ind18.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/940/ind19.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/941/ind20.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/942/ind21.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/943/ind22.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/944/ind23.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/951/ind24.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/952/ind25.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/953/ind26.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/954/ind27.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/955/ind28.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/956/ind29.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/957/ind30.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/962/ind31.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/963/ind32.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/965/ind33.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/966/ind34.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/967/ind35.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/968/ind36.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/969/ind37.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/970/ind38.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/971/ind39.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/972/ind40.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/973/ind41.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/977/ind43.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/978/ind44.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/979/ind45.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/980/ind46.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/984/ind48.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/985/ind49.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/986/ind50.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/989/ind51.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/990/ind52.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/991/ind53.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/992/ind54.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/993/ind55.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/994/ind56.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/995/ind57.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/996/ind58.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/997/ind59.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/999/ind60.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1000/ind61.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1004/ind62.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1005/ind63.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1006/ind64.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1007/ind65.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1008/ind66.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1009/ind67.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1015/ind68.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1021/ind69.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1022/ind70.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1029/ind72.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1030/ind73.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1031/ind74.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1037/ind75.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1038/ind76.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1039/ind77.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1040/ind78.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1041/ind79.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1042/ind80.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1043/ind81.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1044/ind82.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1045/ind83.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1046/ind84.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1047/ind85.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1056/ind86.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1057/ind87.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1063/ind88.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1064/ind89.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1065/ind90.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1066/ind91.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1071/ind92.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1072/ind93.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1073/ind94.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1074/ind95.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1075/ind96.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1077/ind97.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1078/ind98.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1080/ind99.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1081/ind100.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1082/ind101.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1088/ind102.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1089/ind103.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1091/ind104.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1096/ind105.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1097/ind106.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1098/ind107.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1101/ind108.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1102/ind109.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1103/ind110.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1106/ind111.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1112/ind113.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1113/ind114.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1116/ind115.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1117/ind116.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1118/ind117.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1130/ind118.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1131/ind119.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1132/ind120.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1133/ind121.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1137/ind122.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1138/ind123.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1139/ind124.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1140/ind125.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/917/plc1-19.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/982/plc4-19.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1019/plc5-2019.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1107/plc6-19.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/933/pl1-19_8vilWnO.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/934/pl2-2019.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/976/pl4-2019.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/983/pl5-19.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1003/pl6-19.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1013/pl7-2019.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1014/pl8-2019.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1018/pl9-2019.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1067/pl10-2019.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1069/pl11-2019_GvqAx2x.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1068/pl12-2019.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1070/projeto_13-2019.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1076/pl14-19.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1086/pl15-19.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1087/pl16-19.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1094/pl17-2019.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1095/pl18-2019.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1109/pl19-19.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1110/pl20-19.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1115/pl22-2019.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1119/pl23-19.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1120/pl24-19.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1121/pl25-19.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1122/pl26-19.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1123/pl27-19.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1124/pl28-19.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1128/pl29-2019.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1129/pl30-2019.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/918/pr1-19.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/961/pr_2-2019.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1020/pr3-2019.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1108/pr4-19.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/925/req01.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/926/req02.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/927/req03.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/928/req04.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/937/req06.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/945/req07.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/946/req08.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/947/req09.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/948/req10.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/949/req11.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/950/req12.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/958/req14.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/959/req15.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/964/req16.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/974/req17.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/975/req18.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/981/req19.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/987/req20.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/988/req21.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/998/req22.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1001/req23.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1002/req24.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1010/req25.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1011/req26.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1012/req27.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1016/req28.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1017/req29.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1024/req31.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1026/req33.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1027/req34.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1028/req35.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1032/req36.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1033/req37.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1034/req38.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1035/req39.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1036/req40.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1048/req41.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1049/req42.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1058/req43.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1059/req44.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1060/req45.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1062/req47.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1079/req48.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1083/req49.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1084/req50.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1085/req51.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1090/req52.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1092/req53.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1093/req54.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1099/req56.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1100/req57.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1105/req59.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1114/req64.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1125/req65.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1126/req66.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1127/req67.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1134/req68.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1135/req69.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1141/req71.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2019/1143/req73.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H222"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="37.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="89.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="88.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="245.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>