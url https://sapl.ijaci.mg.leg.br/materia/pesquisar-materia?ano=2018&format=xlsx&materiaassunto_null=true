--- v0 (2026-02-04)
+++ v1 (2026-05-11)
@@ -54,3156 +54,3156 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Vando da Oficina</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/625/625_texto_integral.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/625/625_texto_integral.pdf</t>
   </si>
   <si>
     <t>FALTA DE MATERIAIS DE LIMPEZA NA UNIDADE BÁSICA DE SAÚDE</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/626/626_texto_integral.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/626/626_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTOQUE DE MEDICAMENTOS NA FARMÁCIA DA SECRETARIA MUNICIPAL DE SAUDE</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/627/627_texto_integral.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/627/627_texto_integral.pdf</t>
   </si>
   <si>
     <t>CORTE DE ARVORES</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/628/628_texto_integral.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/628/628_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA E CAPINA RUAS PEDRA NEGRA</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>DJ Leandro</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/629/629_texto_integral.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/629/629_texto_integral.pdf</t>
   </si>
   <si>
     <t>ECONOMIA NOS GASTOS CARNAVALESCOS</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Rodrigo do Expedito</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/630/630_texto_integral.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/630/630_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA NAS MARGENS ESTRADAS VICINAIS</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Bié</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/631/631_texto_integral.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/631/631_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS NA RUA JOÃO FIRMINO SALGADO</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/632/632_texto_integral.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/632/632_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA NAS DEPENDÊNCIAS DO PRÉDIO DA ESCOLA EM CONSTRUÇÃO</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/633/633_texto_integral.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/633/633_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS PARA CUSTEAR ALUNOS QUE ESTUDAM EM VARGINHA</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/638/638_texto_integral.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/638/638_texto_integral.pdf</t>
   </si>
   <si>
     <t>AQUISIÇÃO DE DENTES DAS CONCHAS DA RETROESCAVADEIRA</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/639/639_texto_integral.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/639/639_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROMOÇÃO DE ATIVIDADES ESPORTIVAS</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/640/640_texto_integral.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/640/640_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENTES DAS CONCHAS RETROESCAVADEIRA</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/641/641_texto_integral.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/641/641_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DOS FUNDOS PREDIO PSF</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/642/642_texto_integral.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/642/642_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS DE TAMPAS DE REDE DE ESGOTO</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/643/643_texto_integral.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/643/643_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DE BUEIRO RODOVIA MG 335</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/645/645_texto_integral.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/645/645_texto_integral.pdf</t>
   </si>
   <si>
     <t>AQUISIÇÃO DE ELETRODOMÉSTICOS PARA UNH</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/646/646_texto_integral.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/646/646_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DE PASSEIOS</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/647/647_texto_integral.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/647/647_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS E TROCA TAMPA DE BUEIROS</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/648/648_texto_integral.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/648/648_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAPA BURACOS VILA INDUSTRIAL</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/649/649_texto_integral.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/649/649_texto_integral.pdf</t>
   </si>
   <si>
     <t>CARTEIRAS DE IDENTIFICAÇÃO IDOSOS</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/650/650_texto_integral.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/650/650_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMA PONTE DO RIO CAPIVARI</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/651/651_texto_integral.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/651/651_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DAS MARGENS DE ESTRADA ACESSO A PONTO DO RIO CAPIVARI</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/652/652_texto_integral.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/652/652_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS NA PISTA DA AVENIDA LUIZ GONZAGA VILAS BOAS</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/653/653_texto_integral.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/653/653_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA INDICACAO 15/2018</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/654/654_texto_integral.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/654/654_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALERTA SOBRE O USO DE PASSAGEIROS EM VEICULOS</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/655/655_texto_integral.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/655/655_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DE GUARITA DO PONTO DE ONIBUS NO IPIRANGA</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/656/656_texto_integral.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/656/656_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">NOTIFICACAO PROPRIETARIO DE TERRENO </t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/657/657_texto_integral.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/657/657_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMISSÃO PELA PREFEITURA HOLERITES DOS SERVIDORES</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/658/658_texto_integral.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/658/658_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXAÇÃO DE ADESIVOS NOS VEICULOS DA PREFEITURA</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/660/660_texto_integral.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/660/660_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCLUSÃO OBRAS DE REDE ESGOTO BAIRRO NOVO HORIZONTE</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/661/661_texto_integral.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/661/661_texto_integral.pdf</t>
   </si>
   <si>
     <t>TAPA BURACOS RUA VILA INDUSTRIAL</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/662/662_texto_integral.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/662/662_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCLUSÃO DO PRÉDIO DA CRECHE NO JARDIM PLANALTO</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/663/663_texto_integral.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/663/663_texto_integral.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO PRAÇA DO BAIRRO SÃO MATEUS</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/664/664_texto_integral.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/664/664_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCAMINHA GRADUAÇÃO SERVIDOR</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/665/665_texto_integral.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/665/665_texto_integral.pdf</t>
   </si>
   <si>
     <t>AGRADECIMENTO SECRETÁRIO DE SAÚDE</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/666/666_texto_integral.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/666/666_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇO CAPINA RUA JOÃO CORREA</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/667/667_texto_integral.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/667/667_texto_integral.pdf</t>
   </si>
   <si>
     <t>ADESIVO VEÍCULO DA CÂMARA</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/668/668_texto_integral.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/668/668_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE AQUISIÇÃO DE MOTO SERRAS</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/669/669_texto_integral.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/669/669_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMA E SUBSTITUIÇÃO TAMPA BUEIRO</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/</t>
   </si>
   <si>
     <t>LIBERAÇÃO VEÍCULO CONSELHO TUTELAR</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/671/671_texto_integral.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/671/671_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA E RETIRADA DE ENTULHOS</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/672/672_texto_integral.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/672/672_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS NAS ESTRADAS VICINAIS DO MUNICÍPIO</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/673/673_texto_integral.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/673/673_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS NAS ESTRADAS VICINAIS COMUNIDADE DE CONTENDAS</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/674/674_texto_integral.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/674/674_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS E LIMPEZA RUA JOSÉ DE BASTOS NETO</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>Puri</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/675/675_texto_integral.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/675/675_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS NOS PRÉDIOS UNH E DOS PSF&amp;#180;S</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/684/684_texto_integral.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/684/684_texto_integral.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO PRAÇAS</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/685/685_texto_integral.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/685/685_texto_integral.pdf</t>
   </si>
   <si>
     <t>AGENTES DE SAÚDE</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/686/686_texto_integral.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/686/686_texto_integral.pdf</t>
   </si>
   <si>
     <t>AGRADECIMENTO SERVIÇOS DE LIMPEZA</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/687/687_texto_integral.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/687/687_texto_integral.pdf</t>
   </si>
   <si>
     <t>AGRADECIMENTO SECRETARIO DE SAUDE</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/688/688_texto_integral.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/688/688_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DE BEBEDOUROS PRAÇA DE ESPORTES</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/692/692_texto_integral.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/692/692_texto_integral.pdf</t>
   </si>
   <si>
     <t>DOAÇÃO DE VENTILADORES</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/693/693_texto_integral.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/693/693_texto_integral.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO PÚBLICA</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/694/694_texto_integral.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/694/694_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPONIBILIZAR CAÇAMBAS</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/695/695_texto_integral.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/695/695_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALARGAMENTO DO VIADUTO RODOVIA MG 335</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/696/696_texto_integral.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/696/696_texto_integral.pdf</t>
   </si>
   <si>
     <t>AGRADECIMENTO INSTALAÇÃO AGENCIA SICOOB</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/697/697_texto_integral.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/697/697_texto_integral.pdf</t>
   </si>
   <si>
     <t>SERVIÇOS DE PATROL</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/698/698_texto_integral.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/698/698_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACESSO ADEQUANDO A AGENCIA SICOOB</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/699/699_texto_integral.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/699/699_texto_integral.pdf</t>
   </si>
   <si>
     <t>VAZAMENTO DE ÁGUA NO RESERVATÓRIO</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/700/700_texto_integral.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/700/700_texto_integral.pdf</t>
   </si>
   <si>
     <t>VAZAMENTO DE ÁGUA RESERVATÓRIO DO BAIRRO PEDRA NEGRA</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/701/701_texto_integral.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/701/701_texto_integral.pdf</t>
   </si>
   <si>
     <t>DESIGNADOS MONITORES ESCOLARES</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/702/702_texto_integral.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/702/702_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECOLOCAÇÃO DA GALERIA DOS EX-PRESIDENTES DA CÂMARA</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/703/703_texto_integral.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/703/703_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÕES REFERENTES AO BAIRRO PEDRA NEGRA</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/704/704_texto_integral.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/704/704_texto_integral.pdf</t>
   </si>
   <si>
     <t>CORTE DE ARVORES RODOVIA MG 335</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/711/711_texto_integral.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/711/711_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAGAMENTO ADICIONAL DE SERVIDOR</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/712/712_texto_integral.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/712/712_texto_integral.pdf</t>
   </si>
   <si>
     <t>QUEBRA-MOLAS IPIRANGA</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/713/713_texto_integral.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/713/713_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACESSO NA RODOVIA MG 335</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/714/714_texto_integral.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/714/714_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE MÃO UNICA</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/715/715_texto_integral.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/715/715_texto_integral.pdf</t>
   </si>
   <si>
     <t>CORTE DE ÁRVORES</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/716/716_texto_integral.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/716/716_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE PONTO ELETRÔNICO</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/717/717_texto_integral.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/717/717_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA RUAS</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/723/723_texto_integral.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/723/723_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DE LOTE VAGO</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/724/724_texto_integral.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/724/724_texto_integral.pdf</t>
   </si>
   <si>
     <t>TROCA DE LÂMPADA ILUMINAÇÃO PÚBLICA</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/727/727_texto_integral.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/727/727_texto_integral.pdf</t>
   </si>
   <si>
     <t>POSTO ARTESIANO CAL SANTA HELENA</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/731/731_texto_integral.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/731/731_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIMPEZA NA RODOVIA MG335</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>Sabiá</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/732/732_texto_integral.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/732/732_texto_integral.pdf</t>
   </si>
   <si>
     <t>AGRADECIMENTO AO DEER</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/733/733_texto_integral.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/733/733_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIBERAR PEQUENAS CIRURGIAS</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/734/734_texto_integral.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/734/734_texto_integral.pdf</t>
   </si>
   <si>
     <t>TRANSPORTE DE ALUNOS IPIRANGA</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>Vando da Oficina, Márcio Moraes Vilas Boas</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/735/735_texto_integral.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/735/735_texto_integral.pdf</t>
   </si>
   <si>
     <t>MELHORIAS E LIMPEZA NAS RUAS</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/736/736_texto_integral.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/736/736_texto_integral.pdf</t>
   </si>
   <si>
     <t>DESIGNAR SERVIDORA PARA AUXILIAR A FARMACÊUTICA</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/737/737_texto_integral.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/737/737_texto_integral.pdf</t>
   </si>
   <si>
     <t>AGRADECIMENTO PREFEITO</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/738/738_texto_integral.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/738/738_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMA BALCÃO DO PSF NO CENTRO</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/739/739_texto_integral.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/739/739_texto_integral.pdf</t>
   </si>
   <si>
     <t>RESTAURAR "GUARD RAIL" RODOVIA MG 335</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/748/748_texto_integral.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/748/748_texto_integral.pdf</t>
   </si>
   <si>
     <t>RETIRAR VEÍCULO KOMBI DO TRANSPORTE ESCOLAR</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/757/757_texto_integral.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/757/757_texto_integral.pdf</t>
   </si>
   <si>
     <t>LIBERAÇÃO DE VEÍCULO TRANSPORTE DE PACIENTE</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>Vando da Oficina, Bié</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/758/758_texto_integral.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/758/758_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS RAMPA DE ACESSO A FISIOTERAPIA</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/759/759_texto_integral.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/759/759_texto_integral.pdf</t>
   </si>
   <si>
     <t>AGRADECIMENTO INSTALAÇÃO DE POSTES DE ENERGIA ELÉTRICA</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/760/760_texto_integral.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/760/760_texto_integral.pdf</t>
   </si>
   <si>
     <t>DESENTUPIMENTO DE BUEIRO</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/761/761_texto_integral.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/761/761_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INSTALAÇÃO DE POSTES </t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/762/762_texto_integral.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/762/762_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO RUA CORREGO PINTADO</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/763/763_texto_integral.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/763/763_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO EMPRESA SÃO CRISTÓVÃO</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/764/764_texto_integral.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/764/764_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS NA ILUMINAÇÃO DO CAMPO DE FUTEBOL PRAÇA DE ESPORTES</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/765/765_texto_integral.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/765/765_texto_integral.pdf</t>
   </si>
   <si>
     <t>TRANSMISSÃO DA REUNIÃO DA CÂMARA VIA FACEBOOK</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>Márcio Moraes Vilas Boas</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/769/769_texto_integral.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/769/769_texto_integral.pdf</t>
   </si>
   <si>
     <t>PREFERÊNCIA NO TREVO RODOVIA MG 335</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/770/770_texto_integral.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/770/770_texto_integral.pdf</t>
   </si>
   <si>
     <t>ADESIVO VEÍCULOS DA PREFEITURA</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/771/771_texto_integral.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/771/771_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO QUEBRA-MOLA TREVO DA INTERCEMENT</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/772/772_texto_integral.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/772/772_texto_integral.pdf</t>
   </si>
   <si>
     <t>REPAROS PONTO DE ONIBUS</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/773/773_texto_integral.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/773/773_texto_integral.pdf</t>
   </si>
   <si>
     <t>PEDIDO GUARACIABA CRECHE</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/774/774_texto_integral.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/774/774_texto_integral.pdf</t>
   </si>
   <si>
     <t>GUARD RAIL NA RODOVIA MG 335</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/775/775_texto_integral.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/775/775_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESGOTO NA RUA JOSÉ OLÍMPIO DE CARVALHO</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/776/776_texto_integral.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/776/776_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECAPEAMENTO ASFÁLTICO</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/777/777_texto_integral.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/777/777_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESCRITURAS CASAS POPULARES</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/778/778_texto_integral.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/778/778_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOURÕES DE CONCRETO</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/779/779_texto_integral.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/779/779_texto_integral.pdf</t>
   </si>
   <si>
     <t>AGRADECIMENTO</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/791/107.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/791/107.pdf</t>
   </si>
   <si>
     <t>Policia Militar intensificar as rondas na praça de esportes</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/792/108.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/792/108.pdf</t>
   </si>
   <si>
     <t>lanche para as pessoas que fazem coleta de exames na ubs</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>solicita alterações no Plano Diretor</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/802/ind110.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/802/ind110.pdf</t>
   </si>
   <si>
     <t>reparos encanamento no Prédio da Escola Municipal de Educação Infantil</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/803/ind111.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/803/ind111.pdf</t>
   </si>
   <si>
     <t>limpeza da calha da UBS</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/807/ind112.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/807/ind112.pdf</t>
   </si>
   <si>
     <t>Modificação Plano Diretor</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/808/ind113.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/808/ind113.pdf</t>
   </si>
   <si>
     <t>Inspeção da caixa d´água do prédio UNH</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/809/ind114.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/809/ind114.pdf</t>
   </si>
   <si>
     <t>AQUISIÇÃO DE TAMPA DE CAIXA D,ÁGUA DA UNH</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/810/ind116.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/810/ind116.pdf</t>
   </si>
   <si>
     <t>acompanhamento de enfermeiro e ambulância nos velórios</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/811/ind118.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/811/ind118.pdf</t>
   </si>
   <si>
     <t>agradece secretária de educação convite</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>Bié, Vando da Oficina</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/813/ind119.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/813/ind119.pdf</t>
   </si>
   <si>
     <t>Parada de ônibus com destino a São Paulo</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/814/ind120.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/814/ind120.pdf</t>
   </si>
   <si>
     <t>sinalização de cruzamento de ruas</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/815/ind121.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/815/ind121.pdf</t>
   </si>
   <si>
     <t>confecção de mapas do município</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/819/ind122.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/819/ind122.pdf</t>
   </si>
   <si>
     <t>Poço artesiano da Vila Industrial</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/820/ind123.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/820/ind123.pdf</t>
   </si>
   <si>
     <t>troca dos dentes da caçamba da pá carregadeira</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/821/ind124.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/821/ind124.pdf</t>
   </si>
   <si>
     <t>consertar as tampas de bueiros</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/822/ind125.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/822/ind125.pdf</t>
   </si>
   <si>
     <t>serviços de capina de limpeza em torno de todas as caixas d´água</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/823/ind126.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/823/ind126.pdf</t>
   </si>
   <si>
     <t>Psicólogo e um assistente social para acompanhar o trabalho do conselho tutelar</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/825/ind127.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/825/ind127.pdf</t>
   </si>
   <si>
     <t>REGULARIZAR ABASTECIMENTO DE ÁGUA NO JARDIM PLANALTO</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/826/ind128.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/826/ind128.pdf</t>
   </si>
   <si>
     <t>OPERAÇÃO TAPA BURACOS</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/827/ind129.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/827/ind129.pdf</t>
   </si>
   <si>
     <t>PARABENIZAR PROF DE EDUCAÇÃO FÍSICA E FUNCIONÁRIA ELIZABETH DA ESCOLA ESTADUAL MAURÍCIO ZÁKHIA</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/828/ind130.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/828/ind130.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE PAREDE NA QUADRA POLIESPORTIVA DO BAIRRO DA SERRA</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/829/ind131.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/829/ind131.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE LAVATÓRIOS E CHUVEIROS NOS BANHEIROS DA UNH</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/835/ind132.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/835/ind132.pdf</t>
   </si>
   <si>
     <t>cessão de um cômodo para guardar os instrumentos da fanfarra</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/836/ind133.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/836/ind133.pdf</t>
   </si>
   <si>
     <t>liberação de serviços de patrol</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/837/ind134.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/837/ind134.pdf</t>
   </si>
   <si>
     <t>conserto ou substituição de tampas dos bueiros</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/842/ind135.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/842/ind135.pdf</t>
   </si>
   <si>
     <t>limpeza de caixas d´água da cidade</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/843/ind136.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/843/ind136.pdf</t>
   </si>
   <si>
     <t>busca de alunos zona rural</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/844/ind137.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/844/ind137.pdf</t>
   </si>
   <si>
     <t>reparos no poço artesiano da vila industrial</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/845/ind138.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/845/ind138.pdf</t>
   </si>
   <si>
     <t>operação tapa buracos nas ruas da cidade</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/846/ind139.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/846/ind139.pdf</t>
   </si>
   <si>
     <t>retomar os serviços de construção do prédio da escola</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/847/ind140.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/847/ind140.pdf</t>
   </si>
   <si>
     <t>conclusão do prédio e funcionamento da creche professora labibe boueri mendonça</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/848/ind141.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/848/ind141.pdf</t>
   </si>
   <si>
     <t>reparos na rua do córrego pintado</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/849/ind142.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/849/ind142.pdf</t>
   </si>
   <si>
     <t>instalação de toldo sobre a janela da unh</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/856/ind143.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/856/ind143.pdf</t>
   </si>
   <si>
     <t>ADESIVO EM VEÍCULO LOCADO</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/857/ind144.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/857/ind144.pdf</t>
   </si>
   <si>
     <t>TRANSPORTES DE ALUNOS DO ENEM</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/858/ind145.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/858/ind145.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DO PÁTIO ESCOLA INFANTIL</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/859/ind146.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/859/ind146.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DO PISO DA QUADRA POLIESPORTIVA</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/877/ind147.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/877/ind147.pdf</t>
   </si>
   <si>
     <t>Tapa buracos ponte sobre o córrego pintado</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/878/ind148.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/878/ind148.pdf</t>
   </si>
   <si>
     <t>reparos estradas rurais</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/879/ind149.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/879/ind149.pdf</t>
   </si>
   <si>
     <t>Limpeza margens Córrego Pintado</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/880/ind150.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/880/ind150.pdf</t>
   </si>
   <si>
     <t>Limpeza margens Ribeirão Piampum</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/881/ind151.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/881/ind151.pdf</t>
   </si>
   <si>
     <t>reparos ponte e encascalhar estradas rural</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/882/ind152.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/882/ind152.pdf</t>
   </si>
   <si>
     <t>Liberação veículos da municipalidade</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/883/ind153.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/883/ind153.pdf</t>
   </si>
   <si>
     <t>Lixo doméstico Bairro Ipiranga</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/884/ind154.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/884/ind154.pdf</t>
   </si>
   <si>
     <t>capina e varrição bairro da Serra</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/885/ind155.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/885/ind155.pdf</t>
   </si>
   <si>
     <t>reparos bueiros na Vila Aparecida</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/886/ind156.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/886/ind156.pdf</t>
   </si>
   <si>
     <t>Proteção laterais ponte sobre o Córrego Pintado</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/887/ind157.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/887/ind157.pdf</t>
   </si>
   <si>
     <t>Reparos no portão da Praça de Esportes</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/888/ind158.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/888/ind158.pdf</t>
   </si>
   <si>
     <t>Limpeza da praça Bairro Mateus</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/889/ind159.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/889/ind159.pdf</t>
   </si>
   <si>
     <t>Agradecimento ao Secretário de Desenvolvimento Urbano</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/890/ind160.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/890/ind160.pdf</t>
   </si>
   <si>
     <t>Retirada de poça de lama</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/891/ind161.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/891/ind161.pdf</t>
   </si>
   <si>
     <t>Retirada da caçamba de lixo em frente ao cemitério.</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/892/ind162.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/892/ind162.pdf</t>
   </si>
   <si>
     <t>Reconstrução do trevo ou construção de canteiro saída para Macaia</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/893/ind163.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/893/ind163.pdf</t>
   </si>
   <si>
     <t>áreas institucionais do município</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/894/ind164.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/894/ind164.pdf</t>
   </si>
   <si>
     <t>Redutor de velocidade Rua Vila Industrial</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/895/ind165.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/895/ind165.pdf</t>
   </si>
   <si>
     <t>Tapa buraco</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/896/ind166.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/896/ind166.pdf</t>
   </si>
   <si>
     <t>Falta de água no bairro Jardim Planalto</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/897/ind167.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/897/ind167.pdf</t>
   </si>
   <si>
     <t>Agradecimento Secretário Municipal de Saúde</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>Construção de quadra poliesportiva e praça Vila Industrial</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/899/ind169.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/899/ind169.pdf</t>
   </si>
   <si>
     <t>Retorno de pontos de ônibus da Rua Vigilato Vilas Boas</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/900/ind170.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/900/ind170.pdf</t>
   </si>
   <si>
     <t>Conserto aparelhos ar condicionados do anfiteatro</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/901/ind171.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/901/ind171.pdf</t>
   </si>
   <si>
     <t>Conserto de poste de iluminação do campo de futebol na praça de esportes</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/902/ind172.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/902/ind172.pdf</t>
   </si>
   <si>
     <t>Serviços de capina e varrição nas ruas do bairro da Serra</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>Reparos estradas rurais</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Fabiano da Silva Moretti</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/719/719_texto_integral.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/719/719_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O INCISO VII DO ART. 42 E O §2º DO ART. 46, DA LEI COMPLEMENTAR MUNICIPAL N.º 758/2003 (PLANO DIRETOR DE DESENVOLVIMENTO DE IJACI)</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL NA REMUNERAÇÃO DOS SERVIDORES DA CÂMARA MUNICIPAL DE IJACI/MG</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/747/747_texto_integral.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/747/747_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE REAJUSTE GERAL NA REMUNERAÇÃO DOS SERVIDORES PÚBLICOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/754/754_texto_integral.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/754/754_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE REAJUSTE NOS SUBSÍDIOS DO PREFEITO, VICE-PREFEITO E SECRETÁRIOS DO MUNICÍPIO DE IJACI PARA O EXERCÍCIO DE 2018</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/834/plc_5-2018_-_altera_plano_diretor.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/834/plc_5-2018_-_altera_plano_diretor.pdf</t>
   </si>
   <si>
     <t>Altera o Anexo VI – Parâmetros Urbanísticos, da Lei Municipal n.º 758/2003, que institui o Plano Diretor de Desenvolvimento e dá outras providências</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/872/plc6-2018.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/872/plc6-2018.pdf</t>
   </si>
   <si>
     <t>Acrescenta o Art. 5-A e parágrafos à Lei Complementar n.º 1.269/2015, que “Estabelece gratificação para os profissionais de saúde da atenção básica e dá outras providências”</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/875/plc7-2018.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/875/plc7-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização ao Poder Executivo Municipal para proceder permissão de uso de imóvel da Prefeitura e assinatura de termo de cooperação com a comunidade de evangelização e acolhimento amor incondicional para instalação de casa de acolhimento no Município de Ijaci e dá outras providências</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/876/plc8-2018_dnW6bhg.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/876/plc8-2018_dnW6bhg.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o oferecimento de cursos de pós-graduação a servidores públicos do Poder Executivo da administração direta e indireta do Município, cria licenças, altera as leis 883/2006, 1261/2015 e 822/2006, revoga a Lei 1094/2011 e dá outras providências</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/746/746_texto_integral.doc</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/746/746_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE AUXILIO FINANCEIRO PARA ATLETAS DO MUNICÍPIO PARA PARTICIPAÇÃO EM COMPETIÇÃO INTERNACIONAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/755/755_texto_integral.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/755/755_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DOS ARTS. 3º, 4º, 12º DA LEI MUNICIPAL N.º 1225/14 QUE DISPÕE SOBRE O PROGRAMA DE FORMAÇÃO DA PATRULHA AMBIENTAL MIRIM &amp;#8211; PAMIRIM &amp;#8211; E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/756/756_texto_integral.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/756/756_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ART. 5 DA LEI MUNICIPAL N.º 1078/11, QUE INSTITUI O FUNDO MUNICIPAL DO MEIO AMBIENTE E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/785/785_texto_integral.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/785/785_texto_integral.pdf</t>
   </si>
   <si>
     <t>REESTRUTURA E ALTERA A REGULAMENTAÇÃO E DISPOSIÇÃO DO CONSELHO MUNICIPAL DE SAÚDE &amp;#8211; CMS &amp;#8211; DE IJACI E REVOGA A LEI N.º 573/93</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/786/786_texto_integral.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/786/786_texto_integral.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal n.º 1162 de 2 de maio de 2013, alterada pela Lei Municipal n.º 1268 de 22 de outubro de 2015 e dá outras providências</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/787/787_texto_integral.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/787/787_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA REPASSE À CAIXA ESCOLAR DA ESCOLA ESTADUAL MAURÍCIO ZÁKHIA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/788/pl_8-2018_-_credito_especial.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/788/pl_8-2018_-_credito_especial.pdf</t>
   </si>
   <si>
     <t>AUTORIZA REALIZAÇÃO DE CRÉDITO ADICIONAL NAS DOTAÇÕES DO PODER EXECUTIVO NO ORÇAMENTO DE 2018, COM CRIAÇÃO DE FONTE DE RECURSOS</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/853/pl10-2018.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/853/pl10-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição da fabricação, comercialização, manuseio, utilização, queima e soltura de fogos de artifício no Município de Ijaci e dá outras providências</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
     <t>Chicão do Bar</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/869/pl_12-2018.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/869/pl_12-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação da Fanfarra do Município e dá outras providências</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/870/pl13-2018.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/870/pl13-2018.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a proceder à permuta de área institucional, na forma que especifica.</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/871/pl_14-2018.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/871/pl_14-2018.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade Pública a “Comunidade de Evangelização e Acolhimento Amor Incondicional”</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/874/pl15-2018.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/874/pl15-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Programa de Estágio no Poder Executivo de Ijaci e dá outras providências</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/909/pl_16-2018.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/909/pl_16-2018.pdf</t>
   </si>
   <si>
     <t>Atualiza e revisa o anexo único da Lei 1244 de 10 de dezembro de 2014 – Plano Municipal de Saneamento Básico de Ijaci.</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Comissão de Finanças, Orçamento e Tomada de Contas</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/637/projeto_resolucao_1-2018.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/637/projeto_resolucao_1-2018.pdf</t>
   </si>
   <si>
     <t>APROVA AS CONTAS DO MUNICÍPIO DE IJACI, EXERCÍCIO DE 2016</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
     <t>CONCEDE REAJUSTE NOS SUBSÍDIOS DOS VEREADORES DO MUNICÍPIO DE IJACI PARA O EXERCÍCIO DE 2018</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
     <t>Arnaldo Campos, Bié, DJ Leandro, Márcio Moraes Vilas Boas, Puri, Rodrigo do Expedito, Rogério Tungas, Sabiá, Vando da Oficina</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/789/projeto_resolucao_3-2018.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/789/projeto_resolucao_3-2018.pdf</t>
   </si>
   <si>
     <t>ALTERA A RESOLUÇÃO 524/2014 QUE ESTABELECE O REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE IJACI/MG</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
     <t>Bié, Puri, Vando da Oficina</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/790/projeto_resolucao_4-2018.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/790/projeto_resolucao_4-2018.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 188 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE IJACI/MG</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
     <t>DJ Leandro, Puri, Rodrigo do Expedito</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/854/pr5-2018.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/854/pr5-2018.pdf</t>
   </si>
   <si>
     <t>Altera os artigos 164, 174, 175, 176 e 177 do Regimento Interno da Câmara Municipal de Ijaci/MG</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/855/pr6-2018.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/855/pr6-2018.pdf</t>
   </si>
   <si>
     <t>Cria a Escola do Legislativo no âmbito da Câmara Municipal de Ijaci/MG e dá outras providências</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/873/pr7-2018.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/873/pr7-2018.pdf</t>
   </si>
   <si>
     <t>FIXA OS SUBSÍDIOS DOS VEREADORES DA CÂMARA MUNICIPAL DE IJACI/MG PARA VIGORAR NA LEGISLATURA 2021 A 2024 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/634/634_texto_integral.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/634/634_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVITE RICARDO</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
     <t>Rogério Tungas</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/635/635_texto_integral.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/635/635_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES DA SECRETARIA DE SAÚDE</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/636/636_texto_integral.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/636/636_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE O VALOR DEVOLVIDO PELA CAMARA</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/644/644_texto_integral.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/644/644_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUISITA DOCUMENTOS ACERCA DOS GASTOS FESTEJOS CARNAVALESCOS</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/659/659_texto_integral.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/659/659_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES ACERCA DA INTERDIÇÃO DO CAMPO DE FUTEBOL</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
     <t>DJ Leandro, Bié, Puri</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/676/676_texto_integral.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/676/676_texto_integral.pdf</t>
   </si>
   <si>
     <t>PRESTAÇÃO DE CONTAS DA APAE</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/677/677_texto_integral.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/677/677_texto_integral.pdf</t>
   </si>
   <si>
     <t>FUNCIONAMENTO DA ETE</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/678/678_texto_integral.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/678/678_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES VEÍCULO MOBI</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/679/679_texto_integral.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/679/679_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE OS GASTOS FESTEJOS DIA DO MUNICÍPIO</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/680/680_texto_integral.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/680/680_texto_integral.pdf</t>
   </si>
   <si>
     <t>ARRECADAÇÃO GASTOS BARRACAS DO CARNAVAL</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/681/681_texto_integral.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/681/681_texto_integral.pdf</t>
   </si>
   <si>
     <t>LICITAÇÃO EMPRESA SANTA EFIGÊNIA</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
     <t>Rogério Tungas, Puri, Rodrigo do Expedito</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/682/682_texto_integral.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/682/682_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES DA EMPRESA RIBEIRO E DAMASCENO</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
     <t>Rodrigo do Expedito, Puri, Rogério Tungas</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/683/683_texto_integral.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/683/683_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES CONTROLADOR INTERNO PREFEITURA</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/689/689_texto_integral.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/689/689_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUISITA INFORMAÇÕES SECRETARIO DE SAUDE</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/690/690_texto_integral.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/690/690_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA COMPARECIMENTO DE SECRETARIO NA REUNIÃO</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/691/691_texto_integral.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/691/691_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES ACERCA DA ETE</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
     <t>Rogério Tungas, Bié, Márcio Moraes Vilas Boas, Puri, Rodrigo do Expedito, Sabiá, Vando da Oficina</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/705/705_texto_integral.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/705/705_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAGAMENTOS PREVIDENCIÁRIOS DA PREFEITURA</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/706/706_texto_integral.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/706/706_texto_integral.pdf</t>
   </si>
   <si>
     <t>EXAME DE SAÚDE PERIÓDICOS DOS SERVIDORES MUNICIPAIS</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/707/707_texto_integral.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/707/707_texto_integral.pdf</t>
   </si>
   <si>
     <t>REITERA REQUERIMENTO 10</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/708/708_texto_integral.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/708/708_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES DO SECRETÁRIO MUNICIPAL DE SAÚDE</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/709/709_texto_integral.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/709/709_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES ACERCA DA COMISSÃO TRÁFEGO DE CARRETAS</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
     <t>Puri, Vando da Oficina</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/710/710_texto_integral.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/710/710_texto_integral.pdf</t>
   </si>
   <si>
     <t>ÁREA CEDIDA PARA AGENCIA SICOOB</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/718/718_texto_integral.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/718/718_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA ARRECADAÇÃO E DESPESA DO EXERCÍCIO FINANCEIRO PREFEITURA 2017</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/725/725_texto_integral.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/725/725_texto_integral.pdf</t>
   </si>
   <si>
     <t>VALOR ARRECADADO CONTRIBUIÇÃO ILUMINAÇÃO PÚBLICA</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/726/726_texto_integral.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/726/726_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUISITA PROCESSOS LICITATÓRIOS</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/728/728_texto_integral.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/728/728_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOURÕES DE CONCRETOS DA PRAÇA DE ESPORTES DO MUNICÍPIO</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/729/729_texto_integral.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/729/729_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROGRAMAS E PROJETOS DA ASSISTÊNCIA SOCIAL</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/730/730_texto_integral.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/730/730_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMISSÃO ESPECIAL COPASA</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/740/740_texto_integral.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/740/740_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES LOTEAMENTO</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/741/741_texto_integral.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/741/741_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES CISLAV</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/742/742_texto_integral.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/742/742_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUISITA CÓPIA DE LEI</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/743/743_texto_integral.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/743/743_texto_integral.pdf</t>
   </si>
   <si>
     <t>COPIAS PROCESSOS LICITATÓRIOS</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/744/744_texto_integral.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/744/744_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUISITA INFORMAÇÕES SECRETÁRIO DE SAÚDE</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/749/749_texto_integral.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/749/749_texto_integral.pdf</t>
   </si>
   <si>
     <t>PRESTAÇÃO DE CONTAS</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/750/750_texto_integral.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/750/750_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE RESIDENCIAL VILAS BOAS</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/751/751_texto_integral.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/751/751_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES AREA DE PRESERVAÇÃO PERMANENTE RIBEIRÃO PIAMPUM</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/752/752_texto_integral.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/752/752_texto_integral.pdf</t>
   </si>
   <si>
     <t>COPIA LICITAÇÃO E CONTRATO DA EMPRESA SANTA RITA</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/753/753_texto_integral.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/753/753_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUISITA COPIAS PRESTAÇÃO DE CONTAS DA APAE</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/766/766_texto_integral.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/766/766_texto_integral.pdf</t>
   </si>
   <si>
     <t>RELAÇÃO DOS GASTOS COM ESPORTE</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/767/767_texto_integral.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/767/767_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCLUSÃO REDE DE ESGOTOS NOVO HORIZONTE</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/768/768_texto_integral.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/768/768_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOFRE A EMPRESA TS- TRANSPORTES</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/780/780_texto_integral.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/780/780_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROCESSO LICITATÓRIO MOTOSSERA</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/781/781_texto_integral.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/781/781_texto_integral.pdf</t>
   </si>
   <si>
     <t>COPIA DE PROCESSOS APROVAÇÃO DE LOTEAMENTOS</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/782/782_texto_integral.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/782/782_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONTAS A PAGAR</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/783/783_texto_integral.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/783/783_texto_integral.pdf</t>
   </si>
   <si>
     <t>INCENDIO NA CRECHE</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/784/784_texto_integral.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/784/784_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES EMPRESA TRANSPORTE ESCOLAR</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
     <t>Rogério Tungas, Vando da Oficina</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/794/req57.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/794/req57.pdf</t>
   </si>
   <si>
     <t>Informações acerca do saldo atual do PMAQ</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/795/req58.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/795/req58.pdf</t>
   </si>
   <si>
     <t>Informações sobre concessão de auxílio-funeral</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/796/req59.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/796/req59.pdf</t>
   </si>
   <si>
     <t>cópias da documentação referente a loteamentos recebidas</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
     <t>providências adotadas em relação aos parcelamentos de solo indevidos</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/798/req61.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/798/req61.pdf</t>
   </si>
   <si>
     <t>copias das outorgas de todos os poços artesianos</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/799/req62.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/799/req62.pdf</t>
   </si>
   <si>
     <t>providências quanto a água pluvial que escorre do loteamento Sebastião Rodrigues de Souza</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/800/req63.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/800/req63.pdf</t>
   </si>
   <si>
     <t>informação sobre as emendas parlamentares</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/804/req64.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/804/req64.pdf</t>
   </si>
   <si>
     <t>Sejam refeitos os cálculos do IPTU 2018</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/805/req65.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/805/req65.pdf</t>
   </si>
   <si>
     <t>relação de gastos efetuados pela Secretaria Municipal de Saúde</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/806/req66.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/806/req66.pdf</t>
   </si>
   <si>
     <t>relação de medicamentos éticos</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/812/req68.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/812/req68.pdf</t>
   </si>
   <si>
     <t>convocar responsável para explicar sobre IPTU</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/816/req69.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/816/req69.pdf</t>
   </si>
   <si>
     <t>informações sobre gastos dos festejos de 7 de setembro</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/817/req70.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/817/req70.pdf</t>
   </si>
   <si>
     <t>requisita documentos de vistoria das escolas municipais</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/818/req71.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/818/req71.pdf</t>
   </si>
   <si>
     <t>solicita convocação de servidor que acompanhou a transição</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
     <t>Rogério Tungas, Puri, Vando da Oficina</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/824/req72.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/824/req72.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE CPI</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/830/ind73.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/830/ind73.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE ADMINISTRAÇÃO NÃO TE FEITO REPASSE FINANCEIRO A ESCOLA MAURÍCIO ZAKHIA</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/831/ind74.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/831/ind74.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE ABERTURA DE RUAS NO BAIRRO DA SERRA</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/832/ind75.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/832/ind75.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE O REPASSE FINANCEIRO DA ESCOLA MAURÍCIO ZÁKHIA</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/833/ind76.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/833/ind76.pdf</t>
   </si>
   <si>
     <t>REQUISITA ÍNDICE DE PESSOAL DA CONTROLADORIA GERAL</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/838/req77.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/838/req77.pdf</t>
   </si>
   <si>
     <t>documentos autorizativos dos moradores para prefeitura perfurar as valetas</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/839/req78.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/839/req78.pdf</t>
   </si>
   <si>
     <t>informação se ETE da Pedra Negra bem como a elevatória do córrego pintado estão funcionando</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/840/req79.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/840/req79.pdf</t>
   </si>
   <si>
     <t>informações sobre o não repasse ao PAMIRIM</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/841/req80.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/841/req80.pdf</t>
   </si>
   <si>
     <t>informações sobre os veículos locados pela administração</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/850/req82.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/850/req82.pdf</t>
   </si>
   <si>
     <t>informações sobre ITBI E IPTU</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/851/req83.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/851/req83.pdf</t>
   </si>
   <si>
     <t>informações sobre as guias de IPTU  e ITBI</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/852/req84.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/852/req84.pdf</t>
   </si>
   <si>
     <t>informações sobre os lotes doados na Lagoinha</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/860/req85.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/860/req85.pdf</t>
   </si>
   <si>
     <t>CÓPIAS DE CONTROLE UTILIZAÇÃO DE VEICULOS</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/861/req86.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/861/req86.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES DO VEÍCULO VAN PLACA HKQ4335</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/862/req87.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/862/req87.pdf</t>
   </si>
   <si>
     <t>REPASSE DA BANDA E ALECI</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/863/req88.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/863/req88.pdf</t>
   </si>
   <si>
     <t>COPIA DE SERVIÇOS PRESTADOS POR ESCRITÓRIO DE ADVOCACIA</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/864/req89.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/864/req89.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES SOBRE VEICULO HB20 LOCADO PELO MUNICÍPIO</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/865/req90.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/865/req90.pdf</t>
   </si>
   <si>
     <t>COPIAS SERVIÇOS EMPRESAS TERCEIRIZADAS TRANSPORTE ESCOLAR</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/866/req91.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/866/req91.pdf</t>
   </si>
   <si>
     <t>BUSCA DE ALUNOS EM OUTROS MUNICÍPIO</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/867/req92.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/867/req92.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES ACERCA DO PRÉDIO DA CRECHE</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/904/req94.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/904/req94.pdf</t>
   </si>
   <si>
     <t>Valores repassados a ALECI</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/905/req95.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/905/req95.pdf</t>
   </si>
   <si>
     <t>Informações processo licitatório 51</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/906/req96.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/906/req96.pdf</t>
   </si>
   <si>
     <t>Pagamentos integrantes ACAMARE</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/907/req97.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/907/req97.pdf</t>
   </si>
   <si>
     <t>Informações áreas institucionais</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
-    <t>https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/908/req98.pdf</t>
+    <t>http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/908/req98.pdf</t>
   </si>
   <si>
     <t>Informações dos integrantes do COMPDEC</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3510,68 +3510,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/625/625_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/626/626_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/627/627_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/628/628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/629/629_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/630/630_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/631/631_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/632/632_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/633/633_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/638/638_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/639/639_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/640/640_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/641/641_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/642/642_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/643/643_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/645/645_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/646/646_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/647/647_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/648/648_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/649/649_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/650/650_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/651/651_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/652/652_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/653/653_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/654/654_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/655/655_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/656/656_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/657/657_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/658/658_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/660/660_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/661/661_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/662/662_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/663/663_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/664/664_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/665/665_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/666/666_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/667/667_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/668/668_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/669/669_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/671/671_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/672/672_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/673/673_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/674/674_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/675/675_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/684/684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/685/685_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/686/686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/687/687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/688/688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/692/692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/693/693_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/694/694_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/695/695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/696/696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/697/697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/698/698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/699/699_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/700/700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/701/701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/702/702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/703/703_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/704/704_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/711/711_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/712/712_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/713/713_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/714/714_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/715/715_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/716/716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/717/717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/723/723_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/724/724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/727/727_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/731/731_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/732/732_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/733/733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/734/734_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/735/735_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/736/736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/737/737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/738/738_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/739/739_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/748/748_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/757/757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/758/758_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/759/759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/760/760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/761/761_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/762/762_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/763/763_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/764/764_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/765/765_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/769/769_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/770/770_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/771/771_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/772/772_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/773/773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/774/774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/775/775_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/776/776_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/777/777_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/778/778_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/779/779_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/791/107.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/792/108.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/802/ind110.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/803/ind111.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/807/ind112.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/808/ind113.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/809/ind114.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/810/ind116.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/811/ind118.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/813/ind119.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/814/ind120.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/815/ind121.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/819/ind122.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/820/ind123.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/821/ind124.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/822/ind125.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/823/ind126.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/825/ind127.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/826/ind128.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/827/ind129.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/828/ind130.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/829/ind131.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/835/ind132.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/836/ind133.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/837/ind134.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/842/ind135.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/843/ind136.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/844/ind137.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/845/ind138.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/846/ind139.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/847/ind140.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/848/ind141.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/849/ind142.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/856/ind143.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/857/ind144.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/858/ind145.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/859/ind146.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/877/ind147.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/878/ind148.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/879/ind149.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/880/ind150.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/881/ind151.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/882/ind152.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/883/ind153.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/884/ind154.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/885/ind155.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/886/ind156.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/887/ind157.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/888/ind158.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/889/ind159.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/890/ind160.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/891/ind161.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/892/ind162.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/893/ind163.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/894/ind164.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/895/ind165.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/896/ind166.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/897/ind167.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/899/ind169.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/900/ind170.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/901/ind171.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/902/ind172.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/719/719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/747/747_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/754/754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/834/plc_5-2018_-_altera_plano_diretor.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/872/plc6-2018.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/875/plc7-2018.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/876/plc8-2018_dnW6bhg.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/746/746_texto_integral.doc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/755/755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/756/756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/785/785_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/786/786_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/787/787_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/788/pl_8-2018_-_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/853/pl10-2018.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/869/pl_12-2018.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/870/pl13-2018.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/871/pl_14-2018.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/874/pl15-2018.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/909/pl_16-2018.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/637/projeto_resolucao_1-2018.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/789/projeto_resolucao_3-2018.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/790/projeto_resolucao_4-2018.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/854/pr5-2018.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/855/pr6-2018.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/873/pr7-2018.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/634/634_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/635/635_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/636/636_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/644/644_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/659/659_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/676/676_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/677/677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/678/678_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/679/679_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/680/680_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/681/681_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/682/682_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/683/683_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/689/689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/690/690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/691/691_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/705/705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/706/706_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/707/707_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/708/708_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/709/709_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/710/710_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/718/718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/725/725_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/726/726_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/728/728_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/729/729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/730/730_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/740/740_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/741/741_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/742/742_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/743/743_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/744/744_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/749/749_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/750/750_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/751/751_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/752/752_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/753/753_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/766/766_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/767/767_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/768/768_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/780/780_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/781/781_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/782/782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/783/783_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/784/784_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/794/req57.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/795/req58.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/796/req59.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/798/req61.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/799/req62.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/800/req63.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/804/req64.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/805/req65.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/806/req66.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/812/req68.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/816/req69.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/817/req70.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/818/req71.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/824/req72.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/830/ind73.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/831/ind74.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/832/ind75.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/833/ind76.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/838/req77.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/839/req78.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/840/req79.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/841/req80.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/850/req82.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/851/req83.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/852/req84.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/860/req85.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/861/req86.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/862/req87.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/863/req88.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/864/req89.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/865/req90.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/866/req91.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/867/req92.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/904/req94.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/905/req95.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/906/req96.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/907/req97.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/908/req98.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/625/625_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/626/626_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/627/627_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/628/628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/629/629_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/630/630_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/631/631_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/632/632_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/633/633_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/638/638_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/639/639_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/640/640_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/641/641_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/642/642_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/643/643_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/645/645_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/646/646_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/647/647_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/648/648_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/649/649_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/650/650_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/651/651_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/652/652_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/653/653_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/654/654_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/655/655_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/656/656_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/657/657_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/658/658_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/660/660_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/661/661_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/662/662_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/663/663_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/664/664_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/665/665_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/666/666_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/667/667_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/668/668_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/669/669_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/671/671_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/672/672_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/673/673_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/674/674_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/675/675_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/684/684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/685/685_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/686/686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/687/687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/688/688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/692/692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/693/693_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/694/694_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/695/695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/696/696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/697/697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/698/698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/699/699_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/700/700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/701/701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/702/702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/703/703_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/704/704_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/711/711_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/712/712_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/713/713_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/714/714_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/715/715_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/716/716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/717/717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/723/723_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/724/724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/727/727_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/731/731_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/732/732_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/733/733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/734/734_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/735/735_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/736/736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/737/737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/738/738_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/739/739_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/748/748_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/757/757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/758/758_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/759/759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/760/760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/761/761_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/762/762_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/763/763_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/764/764_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/765/765_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/769/769_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/770/770_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/771/771_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/772/772_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/773/773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/774/774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/775/775_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/776/776_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/777/777_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/778/778_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/779/779_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/791/107.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/792/108.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/802/ind110.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/803/ind111.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/807/ind112.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/808/ind113.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/809/ind114.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/810/ind116.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/811/ind118.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/813/ind119.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/814/ind120.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/815/ind121.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/819/ind122.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/820/ind123.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/821/ind124.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/822/ind125.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/823/ind126.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/825/ind127.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/826/ind128.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/827/ind129.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/828/ind130.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/829/ind131.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/835/ind132.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/836/ind133.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/837/ind134.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/842/ind135.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/843/ind136.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/844/ind137.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/845/ind138.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/846/ind139.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/847/ind140.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/848/ind141.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/849/ind142.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/856/ind143.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/857/ind144.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/858/ind145.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/859/ind146.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/877/ind147.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/878/ind148.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/879/ind149.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/880/ind150.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/881/ind151.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/882/ind152.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/883/ind153.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/884/ind154.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/885/ind155.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/886/ind156.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/887/ind157.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/888/ind158.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/889/ind159.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/890/ind160.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/891/ind161.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/892/ind162.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/893/ind163.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/894/ind164.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/895/ind165.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/896/ind166.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/897/ind167.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/899/ind169.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/900/ind170.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/901/ind171.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/902/ind172.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/719/719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/747/747_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/754/754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/834/plc_5-2018_-_altera_plano_diretor.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/872/plc6-2018.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/875/plc7-2018.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/876/plc8-2018_dnW6bhg.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/746/746_texto_integral.doc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/755/755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/756/756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/785/785_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/786/786_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/787/787_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/788/pl_8-2018_-_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/853/pl10-2018.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/869/pl_12-2018.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/870/pl13-2018.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/871/pl_14-2018.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/874/pl15-2018.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/909/pl_16-2018.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/637/projeto_resolucao_1-2018.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/789/projeto_resolucao_3-2018.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/790/projeto_resolucao_4-2018.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/854/pr5-2018.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/855/pr6-2018.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/873/pr7-2018.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/634/634_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/635/635_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/636/636_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/644/644_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/659/659_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/676/676_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/677/677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/678/678_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/679/679_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/680/680_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/681/681_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/682/682_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/683/683_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/689/689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/690/690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/691/691_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/705/705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/706/706_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/707/707_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/708/708_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/709/709_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/710/710_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/718/718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/725/725_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/726/726_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/728/728_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/729/729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/730/730_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/740/740_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/741/741_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/742/742_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/743/743_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/744/744_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/749/749_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/750/750_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/751/751_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/752/752_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/753/753_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/766/766_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/767/767_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/768/768_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/780/780_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/781/781_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/782/782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/783/783_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/./sapl/public/materialegislativa/2018/784/784_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/794/req57.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/795/req58.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/796/req59.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/798/req61.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/799/req62.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/800/req63.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/804/req64.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/805/req65.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/806/req66.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/812/req68.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/816/req69.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/817/req70.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/818/req71.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/824/req72.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/830/ind73.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/831/ind74.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/832/ind75.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/833/ind76.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/838/req77.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/839/req78.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/840/req79.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/841/req80.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/850/req82.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/851/req83.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/852/req84.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/860/req85.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/861/req86.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/862/req87.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/863/req88.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/864/req89.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/865/req90.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/866/req91.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/867/req92.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/904/req94.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/905/req95.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/906/req96.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/907/req97.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ijaci.mg.leg.br/media/sapl/public/materialegislativa/2018/908/req98.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H282"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="113" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="101.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="101" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>